--- v0 (2025-10-20)
+++ v1 (2026-05-27)
@@ -54,1704 +54,1704 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Re</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ana Luiza de Lima Santis</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/11/ana_luiza_de_lima_santis_n_1_-_botinho_encantado-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/11/ana_luiza_de_lima_santis_n_1_-_botinho_encantado-3.pdf</t>
   </si>
   <si>
     <t>Solicitação de Guardas Municipais nas escolas públicas e particulares de Marabá.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/12/ana_luiza_de_lima_santis_n_2_-_botinho_encantado-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/12/ana_luiza_de_lima_santis_n_2_-_botinho_encantado-2.pdf</t>
   </si>
   <si>
     <t>Reforma da faixa de pedestre localizada na Avenida Trinta e um de Março, Bairro_x000D_
 Liberdade, em frente ao Colégio Centro Infantil Botinho Encantado - 68501-150.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Caio Fernando Lira Nascimento</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/13/caio_fernando_lira_nascimento_-_botinho_encantado-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/13/caio_fernando_lira_nascimento_-_botinho_encantado-1.pdf</t>
   </si>
   <si>
     <t>Asfalto na rua Gaviões - Bairro Liberdade.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/14/caio_fernando_lira_nascimento_-_botinho_encantado-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/14/caio_fernando_lira_nascimento_-_botinho_encantado-4.pdf</t>
   </si>
   <si>
     <t>Limpeza do bueiro localizado na rua Duque de Caxias com a avenida Trinta e um de_x000D_
 Março - Bairro Liberdade.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lauane Vitória Gonçalves</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/15/lauane_vitoria_goncalves_-_botinho_encantado-5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/15/lauane_vitoria_goncalves_-_botinho_encantado-5.pdf</t>
   </si>
   <si>
     <t>Aumento da quantidade de vacinas disponíveis nos postinhos de saúde.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/16/lauane_vitoria_goncalves_-_botinho_encantado-6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/16/lauane_vitoria_goncalves_-_botinho_encantado-6.pdf</t>
   </si>
   <si>
     <t>Mais iluminação para a Praça José de Fátima Miranda Magalhães (Praça da_x000D_
 Liberdade) - Liberdade, Marabá - PA.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo Almeida Costa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/17/rodrigo_almeida_da_costa_-_botinho_encantado-7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/17/rodrigo_almeida_da_costa_-_botinho_encantado-7.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Paulo Fontelles.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/18/rodrigo_almeida_da_costa_-_botinho_encantado-8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/18/rodrigo_almeida_da_costa_-_botinho_encantado-8.pdf</t>
   </si>
   <si>
     <t>Limpeza da Rua Paulo Fontelles - Bairro Independência.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Emilly Vitória Tiburtino</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/19/emilly_vitoria_tiburtino_-_cristo_rei-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/19/emilly_vitoria_tiburtino_-_cristo_rei-3.pdf</t>
   </si>
   <si>
     <t>Solicitação de lixeiras na avenida Antônio Vilhena - Liberdade.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/20/emilly_vitoria_tiburtino_-_cristo_rei-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/20/emilly_vitoria_tiburtino_-_cristo_rei-4.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras na avenida Antônio Vilhena - Bairro Liberdade,</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Maria Helena Silva Rodrigues</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/21/maria_helena_silva_rodrigues_-_cristo_rei-7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/21/maria_helena_silva_rodrigues_-_cristo_rei-7.pdf</t>
   </si>
   <si>
     <t>Solicitação de parada de ônibus.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/22/maria_helena_silva_rodrigues_-_cristo_rei-8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/22/maria_helena_silva_rodrigues_-_cristo_rei-8.pdf</t>
   </si>
   <si>
     <t>Implantação de parada de ônibus - Avenida Antônio Vilhena.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Maria Luiza Brito de Oliveira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/23/maria_luiza_brito_de_oliveira_-_cristo_rei-5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/23/maria_luiza_brito_de_oliveira_-_cristo_rei-5.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento da Rua Rio Grande do Norte - Jardim Vitória.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Maria Sophia Rodrigues Macedo</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/25/maria_sophia_rodrigues_macedo_-_cristo_rei-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/25/maria_sophia_rodrigues_macedo_-_cristo_rei-1.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa de pedestres na Avenida Antônio Vilhena com a Rua Rio_x000D_
 Grande do Norte - Bairro Laranjeiras.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/26/maria_sophia_rodrigues_macedo_-_cristo_rei-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/26/maria_sophia_rodrigues_macedo_-_cristo_rei-2.pdf</t>
   </si>
   <si>
     <t>Solicitação de faixa de pedestre na Avenida Antônio Vilhena com a Rua Rio Grande_x000D_
 do Norte - Laranjeiras.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ana Júlia da Silva Gomes</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/27/ana_julia_da_silva_gomes_-_dinalva_gomes-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/27/ana_julia_da_silva_gomes_-_dinalva_gomes-1.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento da rua Rio Negro - Bairro Infraero.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/28/ana_julia_da_silva_gomes_dinalva_gomes-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/28/ana_julia_da_silva_gomes_dinalva_gomes-3.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde - Bairro Infraero.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ysabella Karollinne Silva Costa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/29/isabela_karollinne_silva_costa_-_dinalva_gomes-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/29/isabela_karollinne_silva_costa_-_dinalva_gomes-2.pdf</t>
   </si>
   <si>
     <t>Doação de material escolar para alunos carentes, nas escolas públicas de Marabá.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ítalo Calebe Tavares Reis Alves</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/30/italo_calebe_tavares_reis_alves_-_globo-6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/30/italo_calebe_tavares_reis_alves_-_globo-6.pdf</t>
   </si>
   <si>
     <t>Patrulhamento da praça da Folha 30, por agentes de segurança pública - Nova_x000D_
 Marabá.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Lívia da Silva Pinheiro</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/31/livia_da_silva_pinheiro_-_globo-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/31/livia_da_silva_pinheiro_-_globo-3.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação na folha 30 - Nova Marabá.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Lorena Pio Ribeiro</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/32/lorena_pio_ribeiro_-_globo-5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/32/lorena_pio_ribeiro_-_globo-5.pdf</t>
   </si>
   <si>
     <t>Distribuição de cestas básicas, a cada duas semanas, para famílias necessitadas.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/33/lorena_pio_ribeiro-_globo-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/33/lorena_pio_ribeiro-_globo-4.pdf</t>
   </si>
   <si>
     <t>Segurança pública na escola Fátima Maria Fernandes Gadelha na folha 29,_x000D_
 quadra 17 - Nova Marabá.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Pedro Ryan do Nascimento Santos Rocha</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/34/pedro_ryan_do_nascimento_santos_rocha_-_globo-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/34/pedro_ryan_do_nascimento_santos_rocha_-_globo-1.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua da Quadra 05 da Folha 29 - Nova Marabá.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/35/pedro_ryan_do_nascimento_santos_rocha_-_globo-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/35/pedro_ryan_do_nascimento_santos_rocha_-_globo-2.pdf</t>
   </si>
   <si>
     <t>Patrulhamento pelos agentes de segurança pública, nas_x000D_
 escolas privadas localizadas na Folha 29.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ana Vitória Silva Santos</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/36/ana_vitoria_silva_santos_-_irma_theodora-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/36/ana_vitoria_silva_santos_-_irma_theodora-1.pdf</t>
   </si>
   <si>
     <t>Saneamento básico no Bairro Liberdade - Núcleo Cidade Nova.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Eloá da Silva Fonseca</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/37/eloa_da_silva_fonseca_-substituto_nao_arquiva-_irma_theodora-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/37/eloa_da_silva_fonseca_-substituto_nao_arquiva-_irma_theodora-2.pdf</t>
   </si>
   <si>
     <t>Pavimentação de rua.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Larissa Lima Rebelo</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/38/larissa_lima_rebelo_-_irma_theodora-5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/38/larissa_lima_rebelo_-_irma_theodora-5.pdf</t>
   </si>
   <si>
     <t>Cobertura dos buracos na travessa Planalto, esquina com a rua Tiradentes.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Sarah Isle Santos Oliveira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/39/sarah_isle_santos_oliveira_-_irma_theodora-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/39/sarah_isle_santos_oliveira_-_irma_theodora-3.pdf</t>
   </si>
   <si>
     <t>Reforma na Tv. Goiás - Bairro Liberdade.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/40/sarah_isle_santos_oliveira_-_irma_theodora-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/40/sarah_isle_santos_oliveira_-_irma_theodora-4.pdf</t>
   </si>
   <si>
     <t>Reforma da rua bom planalto.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Bianca da Silva Raiol</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/41/bianca_da_silva_raiol_-_izaura_de_fatima-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/41/bianca_da_silva_raiol_-_izaura_de_fatima-3.pdf</t>
   </si>
   <si>
     <t>Instalação de toldo na escola M. E. F Izaura de Fátima Nocetti.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Maria Clara de Souza Lima</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/42/guilherme_caitana_da_silva_-_izaura_de_fatima-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/42/guilherme_caitana_da_silva_-_izaura_de_fatima-4.pdf</t>
   </si>
   <si>
     <t>Instalação de um novo bebedouro na escola Izaura de Fatima Nocetti.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Viviane Francine Barros de Maceda</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/43/viviane_francine_barros_de_maceda_-_izaura_de_fatima-5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/43/viviane_francine_barros_de_maceda_-_izaura_de_fatima-5.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros da escola Izaura de Fátima Nocetti.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/44/viviane_francine_barros_de_maceda_-_izaura_de_fatima-6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/44/viviane_francine_barros_de_maceda_-_izaura_de_fatima-6.pdf</t>
   </si>
   <si>
     <t>Manutenção no setor de iluminação pública do Bairro Morada Nova.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Yane Katlen da Silva Lima</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/45/yane_katlen_da_silva_lima_-_izaura_de_fatima-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/45/yane_katlen_da_silva_lima_-_izaura_de_fatima-1.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletários na E.M.E.F. PROFª Izaura de Fatima Nocetti.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/46/yane_katlen_da_silva_lima_-_izaura_de_fatima-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/46/yane_katlen_da_silva_lima_-_izaura_de_fatima-2.pdf</t>
   </si>
   <si>
     <t>Saneamento básico na Rua Manoel Garricha - Morada Nova.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Emilly Penelophe Loss Cavalcante</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/47/emilly_penelophe_loss_cavalcante_-_maria_amelia-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/47/emilly_penelophe_loss_cavalcante_-_maria_amelia-1.pdf</t>
   </si>
   <si>
     <t>Criação de abrigo para pessoas desamparadas na Rua X, Quadra Y</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Fernanda Silva Costa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/48/fernanda_silva_costa_-_maria_amelia-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/48/fernanda_silva_costa_-_maria_amelia-3.pdf</t>
   </si>
   <si>
     <t>Asfaltamento do Lote 13, Quadra 40, da avenida Antônio Vilhena - Bairro Liberdade.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Priscila dos Reis Tavares</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/49/priscila_dos_reis_tavares_-_maria_amelia-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/49/priscila_dos_reis_tavares_-_maria_amelia-2.pdf</t>
   </si>
   <si>
     <t>Instalação de ar-condicionado na E.M.E.F. Maria Amélia S. Oliveira - Bairro_x000D_
 Independência.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Arthur Róger da Conceição</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/50/arthur_roger_da_conceicao_-_odilio_maia-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/50/arthur_roger_da_conceicao_-_odilio_maia-3.pdf</t>
   </si>
   <si>
     <t>Reforma geral na escola Odílio da Rocha Maia - Folha 08.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luís Henrique da Silva Andrade</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/51/luis_henrique_da_silva_andrade_-_odilio_maia-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/51/luis_henrique_da_silva_andrade_-_odilio_maia-1.pdf</t>
   </si>
   <si>
     <t>Segurança para a escola Odílio da Rocha Maia.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Wevilyn Emanuely Rocha Brito</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/52/wevilyn_emanuely_rocha_brito_-_odilio_maia-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/52/wevilyn_emanuely_rocha_brito_-_odilio_maia-4.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua da Quadra 15 da Folha 08 - Nova Marabá.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Yasmin Vitória Dias Mourão</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/53/yasmin_vitoria_dias_mourao_-_odilio_maia-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/53/yasmin_vitoria_dias_mourao_-_odilio_maia-2.pdf</t>
   </si>
   <si>
     <t>Instalação de ar-condicionado na escola Odílio da Rocha Maia.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Beatriz Souza Pereira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/54/beatriz_souza_pereira_-_pedro_peres-5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/54/beatriz_souza_pereira_-_pedro_peres-5.pdf</t>
   </si>
   <si>
     <t>Construção de um auditório na escola Pedro Peres.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Esther Ferreira N. de Oliveira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/55/esther_ferreira_n._de_oliveira_-_pedro_peres-3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/55/esther_ferreira_n._de_oliveira_-_pedro_peres-3.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Amazonas, complexo Jardim Coelhão - Morada Nova.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Jhonata Aquino Nascimento</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/56/jhonata_aquino_nascimento_-_pedro_peres-1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/56/jhonata_aquino_nascimento_-_pedro_peres-1.pdf</t>
   </si>
   <si>
     <t>Criação de sala de música na escola E.M.E.F. Pedro Peres Fontenelle.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/57/jhonata_aquino_nascimento_-_pedro_peres-2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/57/jhonata_aquino_nascimento_-_pedro_peres-2.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde no Residencial Tiradentes.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sthefany Gomes Feitosa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/58/sthefany_gomes_feitosa_-_pedro_peres-4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/58/sthefany_gomes_feitosa_-_pedro_peres-4.pdf</t>
   </si>
   <si>
     <t>Asfaltamento das ruas do Núcleo Morada Nova.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/59/estherferreira1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/59/estherferreira1.pdf</t>
   </si>
   <si>
     <t>Promover a PL 1482/2023 (cultura da paz).</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/60/estherferreira2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/60/estherferreira2.pdf</t>
   </si>
   <si>
     <t>Implantação de Biblioteca pública no bairro Morada Nova.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Reforço para alunos.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/62/yanekatlen2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/62/yanekatlen2.pdf</t>
   </si>
   <si>
     <t>Construção de uma unidade escolar de Ensino Fundamental – bairro Morada Nova.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/63/yanekatlen1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/63/yanekatlen1.pdf</t>
   </si>
   <si>
     <t>Investimento em tecnologia.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/64/eloasilva1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/64/eloasilva1.pdf</t>
   </si>
   <si>
     <t>Criação de pontos de cultura nas praças.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/65/eloadilva2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/65/eloadilva2.pdf</t>
   </si>
   <si>
     <t>Solicitação de Laboratório especializado em ciências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/66/jhonataaquino1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/66/jhonataaquino1.pdf</t>
   </si>
   <si>
     <t>Construção de uma unidade da APAE.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/67/wevillynemanuely1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/67/wevillynemanuely1.pdf</t>
   </si>
   <si>
     <t>Projeto nas escolas sobre a história de Marabá.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/68/wevillynemanuely2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/68/wevillynemanuely2.pdf</t>
   </si>
   <si>
     <t>Reforma de sala de informática na escola Odílio Maia – Nova Marabá.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Nova unidade APAE.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/70/luishenrique.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/70/luishenrique.pdf</t>
   </si>
   <si>
     <t>Implementação de ações em prol da cultura.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Aulas gratuitas de violão nas escolas de Marabá-Pará.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Sala pedagógica de tecnologia nas escolas de Marabá-Pará.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/73/lauanevitoria1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/73/lauanevitoria1.pdf</t>
   </si>
   <si>
     <t>Aulas obrigatórias de computação nas escolas de Marabá-Pará.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/74/lauanevitoria2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/74/lauanevitoria2.pdf</t>
   </si>
   <si>
     <t>Aulas de dança para crianças nas praças de Marabá-Pará</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Aulas obrigatórias de capoeira nas escolas de Marabá-Pará.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Aulas obrigatórias sobre as leis de trânsito nas escolas de Marabá-Pará.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/77/analuiza1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/77/analuiza1.pdf</t>
   </si>
   <si>
     <t>Distribuição de tabletes para estudantes das escolas públicas de Marabá-Pará.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/78/analuiza2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/78/analuiza2.pdf</t>
   </si>
   <si>
     <t>Aulas de teatro nas escolas públicas de Marabá-Pará.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/79/yasminvitoria2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/79/yasminvitoria2.pdf</t>
   </si>
   <si>
     <t>Cuidados com o patrimônio da escola Odílio da Rocha Maia.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/80/yasminvitoria1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/80/yasminvitoria1.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/81/sarahisle2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/81/sarahisle2.pdf</t>
   </si>
   <si>
     <t>Reforço escolar.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/82/sarahisle1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/82/sarahisle1.pdf</t>
   </si>
   <si>
     <t>Mobilidade urbana.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/83/arthurroger1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/83/arthurroger1.pdf</t>
   </si>
   <si>
     <t>Valorização e preservação da cultura.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/84/arthurroger2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/84/arthurroger2.pdf</t>
   </si>
   <si>
     <t>Construção de escolas.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/85/emillypelelophe.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/85/emillypelelophe.pdf</t>
   </si>
   <si>
     <t>Melhoria na Iluminação da Praça do bairro Liberdade – Avenida Paraíso.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Construção de uma Praça Bairro Bela Vista.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Implementação de escolas em tempo integral.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/88/emillyvitoria1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/88/emillyvitoria1.pdf</t>
   </si>
   <si>
     <t>Salas de informática nas escolas públicas.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/89/emillyvitoria2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/89/emillyvitoria2.pdf</t>
   </si>
   <si>
     <t>Implantação de salas de música e artes nas escolas do município.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/91/mariahelena1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/91/mariahelena1.pdf</t>
   </si>
   <si>
     <t>Valorização da cultura local.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/92/mariahelena2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/92/mariahelena2.pdf</t>
   </si>
   <si>
     <t>Reforma na escola Heloísa de Souza Castro.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/93/marialuiza1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/93/marialuiza1.pdf</t>
   </si>
   <si>
     <t>Projeto de música nas escolas municipais.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/94/marialuiza2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/94/marialuiza2.pdf</t>
   </si>
   <si>
     <t>Construção de novos colégios municipais na cidade.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/95/mariasophia1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/95/mariasophia1.pdf</t>
   </si>
   <si>
     <t>Construção de uma unidade da Fundação Casa da Cultura no Núcleo Cidade Nova.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/96/mariasophia2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/96/mariasophia2.pdf</t>
   </si>
   <si>
     <t>Construção de escolas no bairro Laranjeiras e Bom Planalto.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/97/lorenapio1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/97/lorenapio1.pdf</t>
   </si>
   <si>
     <t>Limpeza pública.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Ações culturais.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/99/pedroryan1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/99/pedroryan1.pdf</t>
   </si>
   <si>
     <t>Asfalto para a Quadra 25, 05 da Folha 29, Nova Marabá.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/100/jhonataaquino2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/100/jhonataaquino2.pdf</t>
   </si>
   <si>
     <t>Auditório para a escola Pedro Peres Fontenelle.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/101/larissarebelo.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/101/larissarebelo.pdf</t>
   </si>
   <si>
     <t>Informática nas escolas.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/102/analuiza5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/102/analuiza5.pdf</t>
   </si>
   <si>
     <t>Câmeras de monitoramento na cidade de Marabá – Pará.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/103/analuiza6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/103/analuiza6.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma Unidade de Pronto Atendimento – UPA, na cidade de Marabá Pará.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/104/caiofernando5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/104/caiofernando5.pdf</t>
   </si>
   <si>
     <t>Guardas municipais nas escolas de Marabá Pará.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/105/caiofernando6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/105/caiofernando6.pdf</t>
   </si>
   <si>
     <t>Fiscalização redobrada dos rios Tocantins e Itacaiúnas.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/106/lauanevitoria5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/106/lauanevitoria5.pdf</t>
   </si>
   <si>
     <t>Aumento de patrulhas e ações policiais na cidade de Marabá, Pará.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/107/lauanevitoria6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/107/lauanevitoria6.pdf</t>
   </si>
   <si>
     <t>Melhorias na saúde pública de Marabá-Pará, especialmente no posto de Saúde DR. Emerson Caselli, bairro Liberdade.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/108/rodrigoalmeida5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/108/rodrigoalmeida5.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde - UBS, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/109/rodrigoalmeida6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/109/rodrigoalmeida6.pdf</t>
   </si>
   <si>
     <t>Segurança pública com presença diária das forças policiais nas escolas municipais de Marabá, Pará.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/110/liviapinheiro1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/110/liviapinheiro1.pdf</t>
   </si>
   <si>
     <t>Acompanhamento psicológico nas escolas.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/111/lorenapio4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/111/lorenapio4.pdf</t>
   </si>
   <si>
     <t>Campanha contra o bullying nas escolas de Marabá, Pará.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/112/pedroryan4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/112/pedroryan4.pdf</t>
   </si>
   <si>
     <t>Combate ao bullying dentro dos centros de ensino.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/113/anajulia4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/113/anajulia4.pdf</t>
   </si>
   <si>
     <t>Detectores de metais portáteis para as escolas da rede pública.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/114/anajulia5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/114/anajulia5.pdf</t>
   </si>
   <si>
     <t>Sala de enfermaria nas escolas públicas.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Implantação de diversos cursos nas escolas do Município de Marabá, Pará.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Implementação de programas de valorização a vida no Município de Marabá, Pará.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/117/eloadasilva4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/117/eloadasilva4.pdf</t>
   </si>
   <si>
     <t>Galões de água expostos ao sol.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/118/eloadasilva5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/118/eloadasilva5.pdf</t>
   </si>
   <si>
     <t>Controle do uso de descartáveis.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Melhorias na segurança pública no Município de Marabá, Pará.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/120/emillypenelophe4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/120/emillypenelophe4.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras ao longo da Avenida Paraíso, bairro Independência.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/121/fernandasilva2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/121/fernandasilva2.pdf</t>
   </si>
   <si>
     <t>Asfaltamento na Avenida Antônio Vilhena, próximo a EMEF José Alves, bairro Independência.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Kaianny Aparecida Souza Costa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/122/kaiannyaparecida3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/122/kaiannyaparecida3.pdf</t>
   </si>
   <si>
     <t>Implantação de uma unidade de tratamento de água no bairro Independência.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/123/kaiannyaparecida4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/123/kaiannyaparecida4.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade de Pronto Atendimento (UPA), no bairro Independência.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/124/priscilareis3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/124/priscilareis3.pdf</t>
   </si>
   <si>
     <t>Coleta de resíduos sólidos na Avenida Sosoró, bairro Bela Vista.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/125/priscilareis4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/125/priscilareis4.pdf</t>
   </si>
   <si>
     <t>Segurança para o bairro Bela Vista.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/126/biancaraiol1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/126/biancaraiol1.pdf</t>
   </si>
   <si>
     <t>Instalação de posto de saúde no Residencial Tiradentes, Núcleo Morada Nova.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/127/biancaraiol2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/127/biancaraiol2.pdf</t>
   </si>
   <si>
     <t>Lixeiras públicas nos residenciais do Núcleo Morada Novas.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/128/mariaclara1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/128/mariaclara1.pdf</t>
   </si>
   <si>
     <t>Efetivo de guardas municipais e investimento em treinamentos e equipamentos modernos.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/129/mariaclara2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/129/mariaclara2.pdf</t>
   </si>
   <si>
     <t>Uso de energias renováveis em estabelecimentos públicos.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/130/vivianefrancine3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/130/vivianefrancine3.pdf</t>
   </si>
   <si>
     <t>Criação de áreas verdes e espaços sustentáveis.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/131/vivianefrancine4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/131/vivianefrancine4.pdf</t>
   </si>
   <si>
     <t>Unidade de Saúde com atendimento ao público 24 horas no Núcleo Morada Nova.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/132/yanekatlen5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/132/yanekatlen5.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/133/yanekatlen6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/133/yanekatlen6.pdf</t>
   </si>
   <si>
     <t>Campanha de conscientização sobre desmatamento e descarte inapropriado de resíduos.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Lotar seguranças para as escolas públicas e privadas de Marabá, Pará.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Construção de novas Unidades Básicas de Saúde – UBS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Mais guardas municipais nas ruas de Marabá, Pará.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/137/wevilynemanuely5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/137/wevilynemanuely5.pdf</t>
   </si>
   <si>
     <t>Criação de Unidade de Conservação da Natureza.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/138/wevilynemanuely6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/138/wevilynemanuely6.pdf</t>
   </si>
   <si>
     <t>Assistência odontológica e oftalmológica nas escolas públicas.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Lixeiras em todas as praças da cidade de Marabá.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Alimentação saudável nas escolas.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Iluminação na Avenida Tocantins BR 222 – Via da UBS Carlos Barreto.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Instalação de Lixeiras no Núcleo Morada Nova e Residencial Tiradentes.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde no Residencial Tiradentes.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/144/larissarebelo6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/144/larissarebelo6.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/145/larissarebelo5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/145/larissarebelo5.pdf</t>
   </si>
   <si>
     <t>Saúde e bem estar.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/146/sarahisle5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/146/sarahisle5.pdf</t>
   </si>
   <si>
     <t>Fisioterapia de acesso público para pessoas de baixa renda.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/147/analuiza7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/147/analuiza7.pdf</t>
   </si>
   <si>
     <t>Aulas grátis de informática para as crianças carentes do município de Marabá, Pará.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/148/analuiza8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/148/analuiza8.pdf</t>
   </si>
   <si>
     <t>Consultas gratuitas para os idosos do município de Marabá-Pará.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/149/caiofernando7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/149/caiofernando7.pdf</t>
   </si>
   <si>
     <t>Programas de inclusão e assistência voltados ao incentivo e a prática de esportes para as crianças e adolescentes dos bairros periféricos de Marabá-Pará.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/150/caiofernando8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/150/caiofernando8.pdf</t>
   </si>
   <si>
     <t>Rampas de acesso que beneficiem tanto os idosos quanto os deficientes físicos nos pontos turísticos de Marabá, Pará.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/151/lauanevitoria7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/151/lauanevitoria7.pdf</t>
   </si>
   <si>
     <t>Melhorar a acessibilidade das crianças com deficiência física nas escolas públicas de Marabá, Pará.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/152/lauanevitoria8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/152/lauanevitoria8.pdf</t>
   </si>
   <si>
     <t>Programas sociais voltados para os idosos do município de Marabá, Pará.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/153/rodrigoalmeida7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/153/rodrigoalmeida7.pdf</t>
   </si>
   <si>
     <t>Construção de uma área de lazer para as crianças residentes do bairro Bela Vista.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/154/rodrigoalmeida8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/154/rodrigoalmeida8.pdf</t>
   </si>
   <si>
     <t>Fiscalização do atendimento clínico aos idosos nas Unidades Básicas de Saúde de Marabá, Pará.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/155/emillyvitoria5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/155/emillyvitoria5.pdf</t>
   </si>
   <si>
     <t>Residências para apoio aos idosos de Marabá, Pará.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/156/emillyviotria6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/156/emillyviotria6.pdf</t>
   </si>
   <si>
     <t>Construção de praças com área de lazer no bairro Laranjeiras.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/157/mariahelena5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/157/mariahelena5.pdf</t>
   </si>
   <si>
     <t>Acessibilidade nas vias públicas para os idosos.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/158/mariahelena6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/158/mariahelena6.pdf</t>
   </si>
   <si>
     <t>Atendimento especializado em saúde.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/159/marialuiza5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/159/marialuiza5.pdf</t>
   </si>
   <si>
     <t>Promoção da Qualidade de Vida na Terceira Idade através de Programas de Lazer, Esporte e Atividades Físicas.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/160/marialuiza6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/160/marialuiza6.pdf</t>
   </si>
   <si>
     <t>Criação de Residências Inclusivas.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/161/mariasophia5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/161/mariasophia5.pdf</t>
   </si>
   <si>
     <t>Criação de local para cuidar dos idosos.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/162/mariasophia6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/162/mariasophia6.pdf</t>
   </si>
   <si>
     <t>Programa de Aprendizagem e Educação Profissional.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/163/anajulia7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/163/anajulia7.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço de acolhimento diurno para as pessoas idosas no bairro Infraero.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Sthevão Izótico Sousa Ferreira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/164/sthevaoizotico1.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/164/sthevaoizotico1.pdf</t>
   </si>
   <si>
     <t>Criação de uma instituição para oferecer cursos a crianças e adolescentes.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/165/sthevaoizotico2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/165/sthevaoizotico2.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço para exercícios para idosos no bairro Infraero.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Criação de um centro esportivo e de lazer para crianças e adolescentes nas periferias de Marabá.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Estabelecimento com aulas de natação, danças, lazer e outras atividades para idosos.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Criação do Espaço da Melhor Idade.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/169/liviadasilva.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/169/liviadasilva.pdf</t>
   </si>
   <si>
     <t>Integração Geracional e Bem-Estar: Promovendo Atividades Físicas para Todas as Idades.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/170/lorenapio.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/170/lorenapio.pdf</t>
   </si>
   <si>
     <t>Promover ações de educação em direitos humanos na escola Fátima Maria Fernandes Gadelha na folha 29, quadra 17.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/171/pedroryan.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/171/pedroryan.pdf</t>
   </si>
   <si>
     <t>Promover um mês em alusão aos direitos das crianças e do adolescente.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/172/biancaraiol3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/172/biancaraiol3.pdf</t>
   </si>
   <si>
     <t>Espaço de Lazer para idosos.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/173/biancaraiol4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/173/biancaraiol4.pdf</t>
   </si>
   <si>
     <t>Criação de Programas que favoreçam jovens em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Programas de sensibilização e prevenção da violência contra os idosos.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Investimento em programas de combate à violência doméstica e Abuso Sexual Infantil.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Serviços de apoio psicológico para crianças e adolescentes vítimas de abuso sexual.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Proteção dos direitos financeiros dos idosos.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/178/yanekatlen7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/178/yanekatlen7.pdf</t>
   </si>
   <si>
     <t>Colocar em prática as leis fundamentais em relações as crianças e dos adolescentes.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/179/arthurroger7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/179/arthurroger7.pdf</t>
   </si>
   <si>
     <t>Construção de uma área esportiva para crianças e adolescentes.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/180/arthurroger8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/180/arthurroger8.pdf</t>
   </si>
   <si>
     <t>Mais educação para todos.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/181/wevilynemanuely7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/181/wevilynemanuely7.pdf</t>
   </si>
   <si>
     <t>Distribuição de cestas básicas para famílias com crianças e adolescentes.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/182/wevilynemanuely8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/182/wevilynemanuely8.pdf</t>
   </si>
   <si>
     <t>Construção de uma unidade de apoio aos idosos.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Terapia Comunitária.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/184/jhonataaquino7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/184/jhonataaquino7.pdf</t>
   </si>
   <si>
     <t>DEACA – Delegacia Especializada no Atendimento à Criança e Adolescentes.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/185/jhonataaquino8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/185/jhonataaquino8.pdf</t>
   </si>
   <si>
     <t>Centro Integrado da Pessoa Idosa.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/186/anajulia8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/186/anajulia8.pdf</t>
   </si>
   <si>
     <t>Aulas de dança para crianças e adolescentes no bairro Infraero.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/188/eloadasilva7.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/188/eloadasilva7.pdf</t>
   </si>
   <si>
     <t>Benefícios para os idosos.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Bem-estar de idosos.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Respeito à criança e ao adolescente</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Direito à educação.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/192/eloadasilva6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/192/eloadasilva6.pdf</t>
   </si>
   <si>
     <t>Assistência estudantil.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Ensino de Libras e Braille nas escolas</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Aumento de viaturas da Delegacia da Mulher nas ruas do Município de Marabá, Pará.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Aumento da acessibilidade nas ruas do município de Marabá, Pará.</t>
   </si>
   <si>
     <t>196</t>
   </si>
@@ -1980,111 +1980,111 @@
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Financiamento de campanhas e ações educativas para o incentivo da participação ativa das mulheres na política.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Inserção de professores capacitados para colaborar com o desenvolvimento de atividade que integrem alunos portadores de deficiência com outros alunos.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>Relatório de Comissão</t>
   </si>
   <si>
     <t>CS - COMISSÃO DE SAÚDE - PEDRO PERES</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/236/relatorio_comissao_de_saude_2023.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/236/relatorio_comissao_de_saude_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Saúde, do Programa Câmara Mirim 2023, é formada por 04 integrantes. Temos como Presidente da Comissão de Saúde, o vereador Jhonata Aquino Nascimento, tendo como demais integrantes as vereadoras: Beatriz Sousa Pereira, Esther Ferreira Neves de Oliveira, Sthefany Gomes Feitosa.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>CMA - COMISSÃO DE MEIO AMBIENTE - IRMÃ THEODORA</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/237/relatorio_camara_mirim_comissao_de_meio_ambiente_2023.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/237/relatorio_camara_mirim_comissao_de_meio_ambiente_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Meio Ambiente, do Programa Câmara Mirim 2023, é formada por 4 integrantes. Temos como Presidente da Comissão de Meio Ambiente a vereadora Sarah Isle Santos Oliveira, tendo como demais integrantes as vereadoras: Larissa Lima Rebelo, Ana Vitória Silva Santos, Eloá da Silva Fonseca</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>CDCA - COMISSÃO DO DIREITO DA CRIANÇA E DO ADOLESCENTE - ODÍLIO MAIA</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/238/relatorio_comissao_eca.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/238/relatorio_comissao_eca.pdf</t>
   </si>
   <si>
     <t>A Comissão ECA do Programa Câmara Mirim 2023 é formada por 4 integrantes. Temos como Presidente da Comissão Arthur Roger da Conceição, tendo como demais integrantes os vereadores: Luís Henrique da Silva, Yasmin Vitoria Dias Mourão e Wevillyn Emanuely Rocha.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>CDI - COMISSÃO DOS DIREITOS DOS IDOSOS - DINALVA GOMES</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/239/relatorio_da_comissao_dos_direitos_do_idosos.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/239/relatorio_da_comissao_dos_direitos_do_idosos.pdf</t>
   </si>
   <si>
     <t>A Comissão dos direitos dos idosos do Programa Câmara Mirim 2023 é formada por 03 integrantes. Temos como Presidente da Comissão o vereador Sthevão Izótico Sousa Ferreira, tendo como demais integrantes as vereadoras: Ana Julia da Silva Gomes e Ysabela Karolinne Silva Costa.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>CDPD - COMISSÃO  DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA - CRISTO REI</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/240/relatorio_comissao_direitos_de_pessoa_com_deficiencia_2023_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/240/relatorio_comissao_direitos_de_pessoa_com_deficiencia_2023_.pdf</t>
   </si>
   <si>
     <t>A Comissão do Direito das pessoas com deficiência do Programa Câmara Mirim 2023 é formada por 04 integrantes. Temos como Presidente da Comissão de Direitos da pessoa com deficiência: (Emilly Vitória Tiburtino dos Santos), tendo como demais integrantes os vereadores: (Maria Sofia Rodrigues Macedo, Maria Helena Silva Rodrigues e Maria Luiza Brito de Oliveira).</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>CDM - COMISSÃO DOS DIREITOS DAS MULHERES - BOTINHO ENCANTADO</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/241/relatorio_comissao_dos_direitos_das_mulheres-_botinho_encantado_visto_alber.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/241/relatorio_comissao_dos_direitos_das_mulheres-_botinho_encantado_visto_alber.pdf</t>
   </si>
   <si>
     <t>A Comissão dos Direitos das Mulheres do Programa Câmara Mirim 2023 é formada por 04 integrantes. Temos como Presidente da Comissão Lauane Vitória Gonçalves, tendo como demais integrantes a vereadora e vereadores: Ana Luiza de Lima Santis; Caio Fernando Nascimento e Rodrigo Almeida Costa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2391,68 +2391,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/11/ana_luiza_de_lima_santis_n_1_-_botinho_encantado-3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/12/ana_luiza_de_lima_santis_n_2_-_botinho_encantado-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/13/caio_fernando_lira_nascimento_-_botinho_encantado-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/14/caio_fernando_lira_nascimento_-_botinho_encantado-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/15/lauane_vitoria_goncalves_-_botinho_encantado-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/16/lauane_vitoria_goncalves_-_botinho_encantado-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/17/rodrigo_almeida_da_costa_-_botinho_encantado-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/18/rodrigo_almeida_da_costa_-_botinho_encantado-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/19/emilly_vitoria_tiburtino_-_cristo_rei-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/20/emilly_vitoria_tiburtino_-_cristo_rei-4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/21/maria_helena_silva_rodrigues_-_cristo_rei-7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/22/maria_helena_silva_rodrigues_-_cristo_rei-8.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/23/maria_luiza_brito_de_oliveira_-_cristo_rei-5.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/25/maria_sophia_rodrigues_macedo_-_cristo_rei-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/26/maria_sophia_rodrigues_macedo_-_cristo_rei-2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/27/ana_julia_da_silva_gomes_-_dinalva_gomes-1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/28/ana_julia_da_silva_gomes_dinalva_gomes-3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/29/isabela_karollinne_silva_costa_-_dinalva_gomes-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/30/italo_calebe_tavares_reis_alves_-_globo-6.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/31/livia_da_silva_pinheiro_-_globo-3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/32/lorena_pio_ribeiro_-_globo-5.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/33/lorena_pio_ribeiro-_globo-4.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/34/pedro_ryan_do_nascimento_santos_rocha_-_globo-1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/35/pedro_ryan_do_nascimento_santos_rocha_-_globo-2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/36/ana_vitoria_silva_santos_-_irma_theodora-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/37/eloa_da_silva_fonseca_-substituto_nao_arquiva-_irma_theodora-2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/38/larissa_lima_rebelo_-_irma_theodora-5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/39/sarah_isle_santos_oliveira_-_irma_theodora-3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/40/sarah_isle_santos_oliveira_-_irma_theodora-4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/41/bianca_da_silva_raiol_-_izaura_de_fatima-3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/42/guilherme_caitana_da_silva_-_izaura_de_fatima-4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/43/viviane_francine_barros_de_maceda_-_izaura_de_fatima-5.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/44/viviane_francine_barros_de_maceda_-_izaura_de_fatima-6.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/45/yane_katlen_da_silva_lima_-_izaura_de_fatima-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/46/yane_katlen_da_silva_lima_-_izaura_de_fatima-2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/47/emilly_penelophe_loss_cavalcante_-_maria_amelia-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/48/fernanda_silva_costa_-_maria_amelia-3.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/49/priscila_dos_reis_tavares_-_maria_amelia-2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/50/arthur_roger_da_conceicao_-_odilio_maia-3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/51/luis_henrique_da_silva_andrade_-_odilio_maia-1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/52/wevilyn_emanuely_rocha_brito_-_odilio_maia-4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/53/yasmin_vitoria_dias_mourao_-_odilio_maia-2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/54/beatriz_souza_pereira_-_pedro_peres-5.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/55/esther_ferreira_n._de_oliveira_-_pedro_peres-3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/56/jhonata_aquino_nascimento_-_pedro_peres-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/57/jhonata_aquino_nascimento_-_pedro_peres-2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/58/sthefany_gomes_feitosa_-_pedro_peres-4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/59/estherferreira1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/60/estherferreira2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/62/yanekatlen2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/63/yanekatlen1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/64/eloasilva1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/65/eloadilva2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/66/jhonataaquino1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/67/wevillynemanuely1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/68/wevillynemanuely2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/70/luishenrique.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/73/lauanevitoria1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/74/lauanevitoria2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/77/analuiza1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/78/analuiza2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/79/yasminvitoria2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/80/yasminvitoria1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/81/sarahisle2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/82/sarahisle1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/83/arthurroger1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/84/arthurroger2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/85/emillypelelophe.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/88/emillyvitoria1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/89/emillyvitoria2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/91/mariahelena1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/92/mariahelena2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/93/marialuiza1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/94/marialuiza2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/95/mariasophia1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/96/mariasophia2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/97/lorenapio1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/99/pedroryan1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/100/jhonataaquino2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/101/larissarebelo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/102/analuiza5.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/103/analuiza6.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/104/caiofernando5.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/105/caiofernando6.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/106/lauanevitoria5.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/107/lauanevitoria6.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/108/rodrigoalmeida5.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/109/rodrigoalmeida6.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/110/liviapinheiro1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/111/lorenapio4.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/112/pedroryan4.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/113/anajulia4.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/114/anajulia5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/117/eloadasilva4.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/118/eloadasilva5.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/120/emillypenelophe4.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/121/fernandasilva2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/122/kaiannyaparecida3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/123/kaiannyaparecida4.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/124/priscilareis3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/125/priscilareis4.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/126/biancaraiol1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/127/biancaraiol2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/128/mariaclara1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/129/mariaclara2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/130/vivianefrancine3.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/131/vivianefrancine4.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/132/yanekatlen5.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/133/yanekatlen6.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/137/wevilynemanuely5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/138/wevilynemanuely6.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/144/larissarebelo6.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/145/larissarebelo5.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/146/sarahisle5.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/147/analuiza7.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/148/analuiza8.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/149/caiofernando7.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/150/caiofernando8.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/151/lauanevitoria7.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/152/lauanevitoria8.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/153/rodrigoalmeida7.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/154/rodrigoalmeida8.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/155/emillyvitoria5.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/156/emillyviotria6.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/157/mariahelena5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/158/mariahelena6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/159/marialuiza5.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/160/marialuiza6.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/161/mariasophia5.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/162/mariasophia6.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/163/anajulia7.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/164/sthevaoizotico1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/165/sthevaoizotico2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/169/liviadasilva.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/170/lorenapio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/171/pedroryan.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/172/biancaraiol3.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/173/biancaraiol4.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/178/yanekatlen7.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/179/arthurroger7.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/180/arthurroger8.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/181/wevilynemanuely7.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/182/wevilynemanuely8.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/184/jhonataaquino7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/185/jhonataaquino8.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/186/anajulia8.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/188/eloadasilva7.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/192/eloadasilva6.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/236/relatorio_comissao_de_saude_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/237/relatorio_camara_mirim_comissao_de_meio_ambiente_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/238/relatorio_comissao_eca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/239/relatorio_da_comissao_dos_direitos_do_idosos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/240/relatorio_comissao_direitos_de_pessoa_com_deficiencia_2023_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/241/relatorio_comissao_dos_direitos_das_mulheres-_botinho_encantado_visto_alber.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/11/ana_luiza_de_lima_santis_n_1_-_botinho_encantado-3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/12/ana_luiza_de_lima_santis_n_2_-_botinho_encantado-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/13/caio_fernando_lira_nascimento_-_botinho_encantado-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/14/caio_fernando_lira_nascimento_-_botinho_encantado-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/15/lauane_vitoria_goncalves_-_botinho_encantado-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/16/lauane_vitoria_goncalves_-_botinho_encantado-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/17/rodrigo_almeida_da_costa_-_botinho_encantado-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/18/rodrigo_almeida_da_costa_-_botinho_encantado-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/19/emilly_vitoria_tiburtino_-_cristo_rei-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/20/emilly_vitoria_tiburtino_-_cristo_rei-4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/21/maria_helena_silva_rodrigues_-_cristo_rei-7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/22/maria_helena_silva_rodrigues_-_cristo_rei-8.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/23/maria_luiza_brito_de_oliveira_-_cristo_rei-5.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/25/maria_sophia_rodrigues_macedo_-_cristo_rei-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/26/maria_sophia_rodrigues_macedo_-_cristo_rei-2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/27/ana_julia_da_silva_gomes_-_dinalva_gomes-1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/28/ana_julia_da_silva_gomes_dinalva_gomes-3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/29/isabela_karollinne_silva_costa_-_dinalva_gomes-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/30/italo_calebe_tavares_reis_alves_-_globo-6.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/31/livia_da_silva_pinheiro_-_globo-3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/32/lorena_pio_ribeiro_-_globo-5.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/33/lorena_pio_ribeiro-_globo-4.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/34/pedro_ryan_do_nascimento_santos_rocha_-_globo-1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/35/pedro_ryan_do_nascimento_santos_rocha_-_globo-2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/36/ana_vitoria_silva_santos_-_irma_theodora-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/37/eloa_da_silva_fonseca_-substituto_nao_arquiva-_irma_theodora-2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/38/larissa_lima_rebelo_-_irma_theodora-5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/39/sarah_isle_santos_oliveira_-_irma_theodora-3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/40/sarah_isle_santos_oliveira_-_irma_theodora-4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/41/bianca_da_silva_raiol_-_izaura_de_fatima-3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/42/guilherme_caitana_da_silva_-_izaura_de_fatima-4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/43/viviane_francine_barros_de_maceda_-_izaura_de_fatima-5.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/44/viviane_francine_barros_de_maceda_-_izaura_de_fatima-6.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/45/yane_katlen_da_silva_lima_-_izaura_de_fatima-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/46/yane_katlen_da_silva_lima_-_izaura_de_fatima-2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/47/emilly_penelophe_loss_cavalcante_-_maria_amelia-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/48/fernanda_silva_costa_-_maria_amelia-3.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/49/priscila_dos_reis_tavares_-_maria_amelia-2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/50/arthur_roger_da_conceicao_-_odilio_maia-3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/51/luis_henrique_da_silva_andrade_-_odilio_maia-1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/52/wevilyn_emanuely_rocha_brito_-_odilio_maia-4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/53/yasmin_vitoria_dias_mourao_-_odilio_maia-2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/54/beatriz_souza_pereira_-_pedro_peres-5.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/55/esther_ferreira_n._de_oliveira_-_pedro_peres-3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/56/jhonata_aquino_nascimento_-_pedro_peres-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/57/jhonata_aquino_nascimento_-_pedro_peres-2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/58/sthefany_gomes_feitosa_-_pedro_peres-4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/59/estherferreira1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/60/estherferreira2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/62/yanekatlen2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/63/yanekatlen1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/64/eloasilva1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/65/eloadilva2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/66/jhonataaquino1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/67/wevillynemanuely1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/68/wevillynemanuely2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/70/luishenrique.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/73/lauanevitoria1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/74/lauanevitoria2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/77/analuiza1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/78/analuiza2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/79/yasminvitoria2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/80/yasminvitoria1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/81/sarahisle2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/82/sarahisle1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/83/arthurroger1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/84/arthurroger2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/85/emillypelelophe.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/88/emillyvitoria1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/89/emillyvitoria2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/91/mariahelena1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/92/mariahelena2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/93/marialuiza1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/94/marialuiza2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/95/mariasophia1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/96/mariasophia2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/97/lorenapio1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/99/pedroryan1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/100/jhonataaquino2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/101/larissarebelo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/102/analuiza5.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/103/analuiza6.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/104/caiofernando5.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/105/caiofernando6.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/106/lauanevitoria5.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/107/lauanevitoria6.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/108/rodrigoalmeida5.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/109/rodrigoalmeida6.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/110/liviapinheiro1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/111/lorenapio4.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/112/pedroryan4.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/113/anajulia4.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/114/anajulia5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/117/eloadasilva4.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/118/eloadasilva5.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/120/emillypenelophe4.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/121/fernandasilva2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/122/kaiannyaparecida3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/123/kaiannyaparecida4.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/124/priscilareis3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/125/priscilareis4.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/126/biancaraiol1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/127/biancaraiol2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/128/mariaclara1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/129/mariaclara2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/130/vivianefrancine3.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/131/vivianefrancine4.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/132/yanekatlen5.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/133/yanekatlen6.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/137/wevilynemanuely5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/138/wevilynemanuely6.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/144/larissarebelo6.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/145/larissarebelo5.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/146/sarahisle5.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/147/analuiza7.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/148/analuiza8.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/149/caiofernando7.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/150/caiofernando8.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/151/lauanevitoria7.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/152/lauanevitoria8.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/153/rodrigoalmeida7.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/154/rodrigoalmeida8.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/155/emillyvitoria5.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/156/emillyviotria6.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/157/mariahelena5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/158/mariahelena6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/159/marialuiza5.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/160/marialuiza6.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/161/mariasophia5.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/162/mariasophia6.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/163/anajulia7.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/164/sthevaoizotico1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/165/sthevaoizotico2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/169/liviadasilva.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/170/lorenapio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/171/pedroryan.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/172/biancaraiol3.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/173/biancaraiol4.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/178/yanekatlen7.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/179/arthurroger7.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/180/arthurroger8.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/181/wevilynemanuely7.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/182/wevilynemanuely8.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/184/jhonataaquino7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/185/jhonataaquino8.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/186/anajulia8.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/188/eloadasilva7.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/192/eloadasilva6.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/236/relatorio_comissao_de_saude_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/237/relatorio_camara_mirim_comissao_de_meio_ambiente_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/238/relatorio_comissao_eca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/239/relatorio_da_comissao_dos_direitos_do_idosos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/240/relatorio_comissao_direitos_de_pessoa_com_deficiencia_2023_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2023/241/relatorio_comissao_dos_direitos_das_mulheres-_botinho_encantado_visto_alber.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>