--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -54,1443 +54,1443 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Re</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anny Beatriz R. Lopes</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/244/anny_beatriz_r._lopes.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/244/anny_beatriz_r._lopes.pdf</t>
   </si>
   <si>
     <t>Construção de cobertura contra o sol ao redor da escola Anísio Teixeira – Cidade Nova.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ágilla Keyllyanne Ferreira Araújo</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/243/agilla_keylanne_ferreira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/243/agilla_keylanne_ferreira.pdf</t>
   </si>
   <si>
     <t>Manutenção e reforma das calçadas e bueiros nos arredores da escola Anísio Teixeira, na Av. Nagib Mutran.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carolliny Vieira de Castro Monteiro</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/245/carolliny_vieira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/245/carolliny_vieira.pdf</t>
   </si>
   <si>
     <t>Revitalização da sinalização vertical e horizontal no redor da escola Anísio Teixeira-Cidade Nova.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Maria Gabriella Ferreira da Silva</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/246/maria_gabriella_ferreira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/246/maria_gabriella_ferreira.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede psicossocial dentro das escolas.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luiz Guilherme Mota Pardo</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/247/luiz_guilherme_mota.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/247/luiz_guilherme_mota.pdf</t>
   </si>
   <si>
     <t>Iluminação pública em torno das escolas Anísio Teixeira e Geraldo Veloso.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Beatriz de Sousa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/248/maria_beatriz_de_sousa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/248/maria_beatriz_de_sousa.pdf</t>
   </si>
   <si>
     <t>Climatização da escola EEEM Dr. Geraldo Mendes de Castro Veloso.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pedro Vinicius Soares Teixeira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/249/pedro_vinicius_teixeira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/249/pedro_vinicius_teixeira.pdf</t>
   </si>
   <si>
     <t>Implementação de novas matérias uteis nas escolas.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luiz Henrique Oliveira Maia</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/250/luiz_henrique_oliveira_-_8.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/250/luiz_henrique_oliveira_-_8.pdf</t>
   </si>
   <si>
     <t>Envio de Equipamentos de Informática.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Anna Beatriz Alves de Andrade</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/251/anna_beatriz_alves.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/251/anna_beatriz_alves.pdf</t>
   </si>
   <si>
     <t>Criação de plataforma psicossocial.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/252/luiz_henrique_oliveira_-_10.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/252/luiz_henrique_oliveira_-_10.pdf</t>
   </si>
   <si>
     <t>Instituição da Hora Atividade.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wesley Souza Ribeiro</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/253/wesley_souza.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/253/wesley_souza.pdf</t>
   </si>
   <si>
     <t>Criação de Auxílio para o fornecimento de materiais escolares.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lucas Freitas Jardim</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/254/lucas_freitas.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/254/lucas_freitas.pdf</t>
   </si>
   <si>
     <t>Educação especial nas escolas de Marabá.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Camylla da Silva Costa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/255/camylla_da_silva.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/255/camylla_da_silva.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alexsa Oliveira Silva</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/256/alexsa_oliveira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/256/alexsa_oliveira.pdf</t>
   </si>
   <si>
     <t>Uma quadra poliesportiva vinculada a Escola Liberdade.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Anna Maria dos Santos da Silva</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/257/anna_maria_dos_santos.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/257/anna_maria_dos_santos.pdf</t>
   </si>
   <si>
     <t>Um profissional de educação para PCD.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Maria Clara Ribeiro do Nascimento</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/258/maria_clara_ribeiro.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/258/maria_clara_ribeiro.pdf</t>
   </si>
   <si>
     <t>Implementação de uma biblioteca no núcleo Cidade Nova.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Gustavo Chaves Almeida</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/259/gustavo_chaves.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/259/gustavo_chaves.pdf</t>
   </si>
   <si>
     <t>Ampliação do sistema educacional, na localidade do bairro Jardim União/Bela Vista.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ana Keli Pereira da Conceição</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/260/ana_kelli.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/260/ana_kelli.pdf</t>
   </si>
   <si>
     <t>Implantação do Piso Tátil na Escola Estadual de Ensino Médio Integral Liberdade.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sthefany Gomes Feitosa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/261/sthefany_gomes.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/261/sthefany_gomes.pdf</t>
   </si>
   <si>
     <t>Doação de uniforme escolar.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/263/camylla_da_silva_costa_-_pcd.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/263/camylla_da_silva_costa_-_pcd.docx</t>
   </si>
   <si>
     <t>Contratação e qualificação de profissionais para auxiliar a pessoa com deficiência nas escolas.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/264/camylla_costa_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/264/camylla_costa_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Implantação de disciplina sobre o meio ambiente a grade acadêmica.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/265/lucas_freitas_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/265/lucas_freitas_-_pcd.pdf</t>
   </si>
   <si>
     <t>Criação de uma agência de emprego e capacitação para pessoas com deficiências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/266/lucas_freitas_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/266/lucas_freitas_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Pontos de fiscalização ambiental nos núcleos de Marabá.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/267/anna_beatriz_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/267/anna_beatriz_-_pcd.pdf</t>
   </si>
   <si>
     <t>Implementação de cadeiras adaptadas para alunos com TEA (Transtorno do Espectro Autista) em transporte escolar.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/268/anna_beatriz_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/268/anna_beatriz_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Ações de Proteção e Assistência a Animais Afetados pelas Queimadas.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/269/pedro_vinicius_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/269/pedro_vinicius_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicitação de implementação de Campanha de Conscientização Ambiental nas escolas municipais.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/270/pedro_vinicius_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/270/pedro_vinicius_-_pcd.pdf</t>
   </si>
   <si>
     <t>Implementação de medidas de acessibilidade e inclusão educacional para Pessoa com Deficiência nas escolas municipais.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/271/wesley_ribeiro_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/271/wesley_ribeiro_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Criação do "Dia da Inovação Ambiental" nas Escolas Municipais.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/272/wesley_ribeiro_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/272/wesley_ribeiro_-_pcd.pdf</t>
   </si>
   <si>
     <t>Criação de Programa de empregabilidade para Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/273/maria_beatriz_de_souza_-_meio_ambiente.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/273/maria_beatriz_de_souza_-_meio_ambiente.docx</t>
   </si>
   <si>
     <t>Criação de programa de capacitação e sensibilização sobre sustentabilidade.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/274/maria_beatriz_de_souza_-_pcd.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/274/maria_beatriz_de_souza_-_pcd.docx</t>
   </si>
   <si>
     <t>Distribuição de materiais em Braille para pessoa com deficiência visual.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/275/luiz_henrique_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/275/luiz_henrique_-_pcd.pdf</t>
   </si>
   <si>
     <t>Criação de Programa de Inclusão Verde para Deficientes.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/276/luiz_henrique_-_meio_ambiente_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/276/luiz_henrique_-_meio_ambiente_.pdf</t>
   </si>
   <si>
     <t>Implementação de medidas contra queimadas no Município de Marabá.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/277/alexsa_oliveira_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/277/alexsa_oliveira_-_pcd.pdf</t>
   </si>
   <si>
     <t>Tornar o conteúdo didático acessível aos alunos com deficiência visual nas escolas do município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/278/gustavo_chaves_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/278/gustavo_chaves_-_pcd.pdf</t>
   </si>
   <si>
     <t>A adaptação de materiais didáticos para pessoas com deficiência cognitiva.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/279/gustavo_chaves_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/279/gustavo_chaves_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Mobilidade acessível nas ruas do Município de Marabá.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/280/sthefany_gomes_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/280/sthefany_gomes_-_pcd.pdf</t>
   </si>
   <si>
     <t>Incentivo a projetos sociais para pessoas com deficiência.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/281/maria_gabriella_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/281/maria_gabriella_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Realização de reformas/melhorias na infraestrutura das calçadas no centro de Marabá - Velha Marabá.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/282/luiz_guilherme_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/282/luiz_guilherme_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Planejamento e investimento em arborização nas principais avenidas do município de Marabá.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/283/agilla_ferreira_-_pcd2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/283/agilla_ferreira_-_pcd2.pdf</t>
   </si>
   <si>
     <t>Aulas de Libras e Braille para os professores e familiares de pessoas com tais deficiências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/284/agilla_ferreira_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/284/agilla_ferreira_-_pcd.pdf</t>
   </si>
   <si>
     <t>Criação de cartilha em braille, libras e com desenhos ODS - Objetivos de Desenvolvimento Sustentável.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/285/anny_beatriz_-_pcd.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/285/anny_beatriz_-_pcd.docx</t>
   </si>
   <si>
     <t>Implementação de recursos de acessibilidade para crianças e jovens neurodivergentes e deficientes intelectuais nas escolas públicas do Núcleo Cidade Nova, em Marabá.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/286/carolliny_vieira_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/286/carolliny_vieira_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Criação de Cooperativa Orgânica do Município de Marabá.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/287/anna_maria_-_meio_ambiente-pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/287/anna_maria_-_meio_ambiente-pcd.pdf</t>
   </si>
   <si>
     <t>Garantir que a entrada às áreas verdes seja acessível para pessoas com deficiência que enfrentam limitações na mobilidade e nas habilidades físicas.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/288/ana_kelly_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/288/ana_kelly_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Implementação de espaços públicos acessíveis.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/289/ana_kelly_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/289/ana_kelly_-_pcd.pdf</t>
   </si>
   <si>
     <t>Capacitar professores para alunos com deficiência.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Bianca da Silva Raiol</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/290/bianca_raiol_-_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/290/bianca_raiol_-_pcd.pdf</t>
   </si>
   <si>
     <t>Profissionais da educação especial nas escolas.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/291/bianca_raiol_-_meio_ambiente.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/291/bianca_raiol_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>A implantação de uma feira de reciclagem no Município.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/293/sthefany_gomes_-_pcd2.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/293/sthefany_gomes_-_pcd2.docx</t>
   </si>
   <si>
     <t>Reorganização da sinalização do município de Marabá.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/294/camylla_costa_-_50.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/294/camylla_costa_-_50.pdf</t>
   </si>
   <si>
     <t>Academias gratuitas para atividades físicas para pessoas com saúde mental comprometida.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/295/camylla_costa_-_51.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/295/camylla_costa_-_51.pdf</t>
   </si>
   <si>
     <t>Livro de estudo sobre a história de descobertas de plantas medicinais indígenas nas escolas.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/296/sthefany_gomes_-_52.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/296/sthefany_gomes_-_52.pdf</t>
   </si>
   <si>
     <t>Inclusão de projetos sociais sobre saúde mental nas escolas do município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/297/sthefany_gomes_-_53.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/297/sthefany_gomes_-_53.pdf</t>
   </si>
   <si>
     <t>Implementação de projetos sociais sobre a cultura indígena nas escolas do município.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/298/lucas_freitas_-_54.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/298/lucas_freitas_-_54.pdf</t>
   </si>
   <si>
     <t>Festival de cultura e tradições marabaense.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/299/lucas_freitas_-_55.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/299/lucas_freitas_-_55.pdf</t>
   </si>
   <si>
     <t>Implantar equipes de apoio psicológico nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/300/maria_beatriz_de_sousa_-_plantas_medicinais.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/300/maria_beatriz_de_sousa_-_plantas_medicinais.docx</t>
   </si>
   <si>
     <t>Campanhas de divulgação sobre os benefícios de plantas medicinais.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Pedro Henrique Silva dos Santos</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/301/pedro_henrique_-_57.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/301/pedro_henrique_-_57.pdf</t>
   </si>
   <si>
     <t>Implementar na grade curricular nas instituições de ensino focada na saúde mental.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/302/luiz_guilherme_-_plantas.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/302/luiz_guilherme_-_plantas.docx</t>
   </si>
   <si>
     <t>Planejamento e incentivo a hortas em escolas públicas de Marabá.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/303/luiz_guilherme_-_saude_mental.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/303/luiz_guilherme_-_saude_mental.docx</t>
   </si>
   <si>
     <t>Suporte psicológico nas escolas para alunos e professores.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/304/maria_gabriella_-_60.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/304/maria_gabriella_-_60.pdf</t>
   </si>
   <si>
     <t>A implementação de práticas integrativas e complementares nos postos de saúde nas regiões que o município de Marabá abrange.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/305/maria_gabriella_-_61.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/305/maria_gabriella_-_61.pdf</t>
   </si>
   <si>
     <t>Divulgação e reconhecimento dos benefícios dos medicamentos provenientes de plantas medicinais indígenas.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/306/agilla_keyllyanne_-_62.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/306/agilla_keyllyanne_-_62.pdf</t>
   </si>
   <si>
     <t>Palestra de indígenas, nas escolas, para informar sobre ervas medicinais e suas serventias.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/307/agilla_keyllyanne_-_63.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/307/agilla_keyllyanne_-_63.pdf</t>
   </si>
   <si>
     <t>Debate nas escolas sobre saúde mental e atendimentos psicológicos para ensino fundamental.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/308/anny_beatriz_-_64.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/308/anny_beatriz_-_64.pdf</t>
   </si>
   <si>
     <t>Educação e Treinamento sobre o Uso de Plantas Medicinais Indígenas para Transtornos Mentais.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/309/anny_beatriz_-_65.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/309/anny_beatriz_-_65.pdf</t>
   </si>
   <si>
     <t>Distribuição de plantas medicinais indígenas nas unidades de saúde.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/310/carolliny_vieira_-_66.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/310/carolliny_vieira_-_66.pdf</t>
   </si>
   <si>
     <t>Implementação de Equipes Psicopedagogas.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/311/carolliny_vieira_-_67.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/311/carolliny_vieira_-_67.pdf</t>
   </si>
   <si>
     <t>Criação de Feira de Produtos Naturais.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/312/anna_beatriz_-_68.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/312/anna_beatriz_-_68.pdf</t>
   </si>
   <si>
     <t>Regularização da Rede de abastecimento de Medicamento da rede pública.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/313/anna_beatriz_-_69.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/313/anna_beatriz_-_69.pdf</t>
   </si>
   <si>
     <t>Uso de plantas tradicionais.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/314/wesley_souza_-_plantas_medicinais.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/314/wesley_souza_-_plantas_medicinais.docx</t>
   </si>
   <si>
     <t>Benefícios das Plantas Tradicionais Indígenas no Tratamento de Doenças Crônicas.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/315/wesley_souza_-_saude_mental.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/315/wesley_souza_-_saude_mental.docx</t>
   </si>
   <si>
     <t>Criação de Programas de Apoio Emocional nas Escolas.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/316/luiz_henrique_-_72.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/316/luiz_henrique_-_72.pdf</t>
   </si>
   <si>
     <t>Construção e instalação de uma sala de Raio-X na UBS Romário Barbosa.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/317/pedro_vinicius_-_73.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/317/pedro_vinicius_-_73.pdf</t>
   </si>
   <si>
     <t>Uso de Plantas Tradicionais Indígenas para tratamentos, incluindo o canabidiol, através de estudos e políticas públicas.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/318/pedro_vinicius_-_74.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/318/pedro_vinicius_-_74.pdf</t>
   </si>
   <si>
     <t>Criação de um programa municipal com campanhas de conscientização e ampliação do acesso a serviços psicológicos.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/319/ana_keli_-_plantas_med.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/319/ana_keli_-_plantas_med.docx</t>
   </si>
   <si>
     <t>Programa Guardiões do Saber.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/320/ana_keli_-_plantas_med2.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/320/ana_keli_-_plantas_med2.docx</t>
   </si>
   <si>
     <t>Guia Prático sobre plantas medicinais.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/321/gustavo_chaves_-_77.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/321/gustavo_chaves_-_77.pdf</t>
   </si>
   <si>
     <t>Inclusão da produção e disponibilização de mudas fitoterápicas no programa municipal de mudas.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/322/gustavo_chaves_-_78.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/322/gustavo_chaves_-_78.pdf</t>
   </si>
   <si>
     <t>Realização de uma audiência pública para discutir o uso de plantas medicinais em tratamentos na rede pública de saúde no município de Marabá.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/323/maria_clara_-_79.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/323/maria_clara_-_79.pdf</t>
   </si>
   <si>
     <t>Criação de um programa de incentivo ao desenvolvimento e implementação de Farmácias Vivas em todo o município de Marabá.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/324/maria_clara_-_80.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/324/maria_clara_-_80.pdf</t>
   </si>
   <si>
     <t>Criação de um programa de suporte especializado de acesso à serviços de aconselhamento e psicoterapia para as escolas de Marabá, além de ferramentas online para a autoajuda.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/327/sthefany_-_81.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/327/sthefany_-_81.pdf</t>
   </si>
   <si>
     <t>Palestras a respeito do poder feminino na política.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/328/sthefany_-_82.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/328/sthefany_-_82.pdf</t>
   </si>
   <si>
     <t>Verba aos postinhos de saúde designada a medicamentos.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/329/lucas_-_83.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/329/lucas_-_83.pdf</t>
   </si>
   <si>
     <t>Programa de apoio e assistência social a mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/330/lucas_-_84.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/330/lucas_-_84.pdf</t>
   </si>
   <si>
     <t>Apoio Psicológico e Alimentar à mulheres e familiares no tratamento de doenças.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/331/alexsa_-_85.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/331/alexsa_-_85.pdf</t>
   </si>
   <si>
     <t>Instalação de creches em período integral para mulheres que são mães solos no município de Marabá.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/332/pedro_vincius_-_86.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/332/pedro_vincius_-_86.pdf</t>
   </si>
   <si>
     <t>Criação de áreas de comunicação segura dentro dos abrigos para mulheres vítimas de violência em Marabá.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/333/pedro_vincius_-_87.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/333/pedro_vincius_-_87.pdf</t>
   </si>
   <si>
     <t>Ampliação de pontos de abrigos estratégicos para mulheres vítimas de violência em Marabá.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/334/pedro_vinicius_-_88.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/334/pedro_vinicius_-_88.pdf</t>
   </si>
   <si>
     <t>Construção e Ampliação de Abrigos para Mulheres agredidas.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/335/anna_beatriz_-_89.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/335/anna_beatriz_-_89.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa de Reinserção Social.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/336/camylla_-_90.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/336/camylla_-_90.pdf</t>
   </si>
   <si>
     <t>Equipe de apoio nas escolas para alunas gestantes e com filhos.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/337/anny_beatriz_-_91.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/337/anny_beatriz_-_91.pdf</t>
   </si>
   <si>
     <t>Promoção de ações preventivas sobre violência contra a mulher nas comunidades rurais de Marabá.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/338/anny_beatriz_-_92.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/338/anny_beatriz_-_92.pdf</t>
   </si>
   <si>
     <t>Construção de uma casa abrigo para mulheres vítimas de violência na Nova Marabá.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/339/luiz_guilherme_-_93.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/339/luiz_guilherme_-_93.pdf</t>
   </si>
   <si>
     <t>Inserir aulas sobre autodefesa em escolas municipais.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/340/luiz_guilherme_-_94.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/340/luiz_guilherme_-_94.pdf</t>
   </si>
   <si>
     <t>Investir em grupo de apoio que combate a violência doméstica e ampara psicologicamente as vítimas.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/341/maria_gabriella_-_95.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/341/maria_gabriella_-_95.pdf</t>
   </si>
   <si>
     <t>Investimento e visibilidade aos projetos que apoiam e acolhem as mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/342/maria_gabriella_-_96.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/342/maria_gabriella_-_96.pdf</t>
   </si>
   <si>
     <t>A criação de uma rede de apoio às mulheres de baixa renda vítimas de violência, voltada ao mercado de trabalho.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/343/carolliny_-_97.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/343/carolliny_-_97.pdf</t>
   </si>
   <si>
     <t>Criação de Sistema de Transporte Público Exclusivo para Mulheres.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/344/carolliny_-_98.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/344/carolliny_-_98.pdf</t>
   </si>
   <si>
     <t>Criação de Benefício de auxílio feminino.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/345/ana_keli_-_mulheres_1.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/345/ana_keli_-_mulheres_1.docx</t>
   </si>
   <si>
     <t>Programa de renda mínima para mulheres vítimas de violência doméstica que estão na casa abrigo.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/346/ana_keli_-_mulheres_2.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/346/ana_keli_-_mulheres_2.docx</t>
   </si>
   <si>
     <t>Programa de capacitação profissional para mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/347/maria_clara_-_101.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/347/maria_clara_-_101.pdf</t>
   </si>
   <si>
     <t>Fortalecimento do apoio financeiro às associações dos bairros do Município de Marabá que lutam a favor dos direitos das mulheres.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/348/maria_clara_-_102.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/348/maria_clara_-_102.pdf</t>
   </si>
   <si>
     <t>Implementação de cotas de contratação de mães solos , para empresas de grande porte, instaladas na cidade de Marabá.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/349/gustavo_-_103.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/349/gustavo_-_103.pdf</t>
   </si>
   <si>
     <t>Monitoramento e Avaliação Contínua de políticas públicas em prol dos direitos das mulheres.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/351/anna_maria_-_mulheres_1.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/351/anna_maria_-_mulheres_1.docx</t>
   </si>
   <si>
     <t>Apoio as mulheres com deficiência.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/352/anna_maria_-_mulheres_2.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/352/anna_maria_-_mulheres_2.docx</t>
   </si>
   <si>
     <t>Implementação de iniciativas de apoio às mulheres da zona rural.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/353/agilla_-_106.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/353/agilla_-_106.pdf</t>
   </si>
   <si>
     <t>Direitos das mulheres relacionados à cesariana e à laqueadura tubária.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/325/luiz_henrique_-_anteprojeto_de_lei.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/325/luiz_henrique_-_anteprojeto_de_lei.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implementação de medidas de combate à intolerância religiosa no município de Marabá e estabelece penalidades para atos de discriminação contra qualquer religião ou crença”.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/350/luiz_henrique_-_anteprojeto_2.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/350/luiz_henrique_-_anteprojeto_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Secretaria Municipal da Mulher no Município de Marabá e suas competências, obrigações, objetivos, regulamentações e planos.”</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>Relatório de Comissão</t>
   </si>
   <si>
     <t>CE - COMISSÃO DA EDUCAÇÃO - ANÍSIO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/262/relatorio_comissao_de_educacao.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/262/relatorio_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Relatório da Ação da Comissão de Educação - Escola Anísio Teixeira.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>CMAPCD - COMISSÃO DE MEIO AMBIENTE E DIREITO DA PESSOA COM DEFICIÊNCIA - LIBERDADE</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/292/relatorio_-_comissao_de_meio_ambiente_e_direito_do_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/292/relatorio_-_comissao_de_meio_ambiente_e_direito_do_pcd.pdf</t>
   </si>
   <si>
     <t>Relatório de Ação da Comissão de Meio Ambiente e Direito da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>CSC - COMISSÃO DE SAÚDE E CULTURA - GABRIEL SALES PIMENTA</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Relatório de Ação da Comissão de Saúde e Cultura.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>CDM - COMISSÃO DE DIREITO DAS MULHERES - GERALDO VELOSO</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/354/relatorio_de_acao_da_comissao_de_direito_das_mulheres.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/354/relatorio_de_acao_da_comissao_de_direito_das_mulheres.pdf</t>
   </si>
   <si>
     <t>Relatório de Ação da Comissão de Direitos das Mulheres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1797,68 +1797,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/244/anny_beatriz_r._lopes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/243/agilla_keylanne_ferreira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/245/carolliny_vieira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/246/maria_gabriella_ferreira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/247/luiz_guilherme_mota.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/248/maria_beatriz_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/249/pedro_vinicius_teixeira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/250/luiz_henrique_oliveira_-_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/251/anna_beatriz_alves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/252/luiz_henrique_oliveira_-_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/253/wesley_souza.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/254/lucas_freitas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/255/camylla_da_silva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/256/alexsa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/257/anna_maria_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/258/maria_clara_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/259/gustavo_chaves.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/260/ana_kelli.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/261/sthefany_gomes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/263/camylla_da_silva_costa_-_pcd.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/264/camylla_costa_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/265/lucas_freitas_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/266/lucas_freitas_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/267/anna_beatriz_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/268/anna_beatriz_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/269/pedro_vinicius_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/270/pedro_vinicius_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/271/wesley_ribeiro_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/272/wesley_ribeiro_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/273/maria_beatriz_de_souza_-_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/274/maria_beatriz_de_souza_-_pcd.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/275/luiz_henrique_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/276/luiz_henrique_-_meio_ambiente_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/277/alexsa_oliveira_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/278/gustavo_chaves_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/279/gustavo_chaves_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/280/sthefany_gomes_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/281/maria_gabriella_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/282/luiz_guilherme_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/283/agilla_ferreira_-_pcd2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/284/agilla_ferreira_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/285/anny_beatriz_-_pcd.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/286/carolliny_vieira_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/287/anna_maria_-_meio_ambiente-pcd.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/288/ana_kelly_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/289/ana_kelly_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/290/bianca_raiol_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/291/bianca_raiol_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/293/sthefany_gomes_-_pcd2.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/294/camylla_costa_-_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/295/camylla_costa_-_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/296/sthefany_gomes_-_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/297/sthefany_gomes_-_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/298/lucas_freitas_-_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/299/lucas_freitas_-_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/300/maria_beatriz_de_sousa_-_plantas_medicinais.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/301/pedro_henrique_-_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/302/luiz_guilherme_-_plantas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/303/luiz_guilherme_-_saude_mental.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/304/maria_gabriella_-_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/305/maria_gabriella_-_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/306/agilla_keyllyanne_-_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/307/agilla_keyllyanne_-_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/308/anny_beatriz_-_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/309/anny_beatriz_-_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/310/carolliny_vieira_-_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/311/carolliny_vieira_-_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/312/anna_beatriz_-_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/313/anna_beatriz_-_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/314/wesley_souza_-_plantas_medicinais.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/315/wesley_souza_-_saude_mental.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/316/luiz_henrique_-_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/317/pedro_vinicius_-_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/318/pedro_vinicius_-_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/319/ana_keli_-_plantas_med.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/320/ana_keli_-_plantas_med2.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/321/gustavo_chaves_-_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/322/gustavo_chaves_-_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/323/maria_clara_-_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/324/maria_clara_-_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/327/sthefany_-_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/328/sthefany_-_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/329/lucas_-_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/330/lucas_-_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/331/alexsa_-_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/332/pedro_vincius_-_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/333/pedro_vincius_-_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/334/pedro_vinicius_-_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/335/anna_beatriz_-_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/336/camylla_-_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/337/anny_beatriz_-_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/338/anny_beatriz_-_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/339/luiz_guilherme_-_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/340/luiz_guilherme_-_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/341/maria_gabriella_-_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/342/maria_gabriella_-_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/343/carolliny_-_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/344/carolliny_-_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/345/ana_keli_-_mulheres_1.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/346/ana_keli_-_mulheres_2.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/347/maria_clara_-_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/348/maria_clara_-_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/349/gustavo_-_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/351/anna_maria_-_mulheres_1.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/352/anna_maria_-_mulheres_2.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/353/agilla_-_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/325/luiz_henrique_-_anteprojeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/350/luiz_henrique_-_anteprojeto_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/262/relatorio_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/292/relatorio_-_comissao_de_meio_ambiente_e_direito_do_pcd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/354/relatorio_de_acao_da_comissao_de_direito_das_mulheres.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/244/anny_beatriz_r._lopes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/243/agilla_keylanne_ferreira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/245/carolliny_vieira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/246/maria_gabriella_ferreira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/247/luiz_guilherme_mota.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/248/maria_beatriz_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/249/pedro_vinicius_teixeira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/250/luiz_henrique_oliveira_-_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/251/anna_beatriz_alves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/252/luiz_henrique_oliveira_-_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/253/wesley_souza.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/254/lucas_freitas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/255/camylla_da_silva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/256/alexsa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/257/anna_maria_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/258/maria_clara_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/259/gustavo_chaves.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/260/ana_kelli.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/261/sthefany_gomes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/263/camylla_da_silva_costa_-_pcd.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/264/camylla_costa_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/265/lucas_freitas_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/266/lucas_freitas_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/267/anna_beatriz_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/268/anna_beatriz_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/269/pedro_vinicius_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/270/pedro_vinicius_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/271/wesley_ribeiro_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/272/wesley_ribeiro_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/273/maria_beatriz_de_souza_-_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/274/maria_beatriz_de_souza_-_pcd.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/275/luiz_henrique_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/276/luiz_henrique_-_meio_ambiente_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/277/alexsa_oliveira_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/278/gustavo_chaves_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/279/gustavo_chaves_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/280/sthefany_gomes_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/281/maria_gabriella_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/282/luiz_guilherme_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/283/agilla_ferreira_-_pcd2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/284/agilla_ferreira_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/285/anny_beatriz_-_pcd.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/286/carolliny_vieira_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/287/anna_maria_-_meio_ambiente-pcd.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/288/ana_kelly_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/289/ana_kelly_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/290/bianca_raiol_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/291/bianca_raiol_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/293/sthefany_gomes_-_pcd2.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/294/camylla_costa_-_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/295/camylla_costa_-_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/296/sthefany_gomes_-_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/297/sthefany_gomes_-_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/298/lucas_freitas_-_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/299/lucas_freitas_-_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/300/maria_beatriz_de_sousa_-_plantas_medicinais.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/301/pedro_henrique_-_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/302/luiz_guilherme_-_plantas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/303/luiz_guilherme_-_saude_mental.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/304/maria_gabriella_-_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/305/maria_gabriella_-_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/306/agilla_keyllyanne_-_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/307/agilla_keyllyanne_-_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/308/anny_beatriz_-_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/309/anny_beatriz_-_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/310/carolliny_vieira_-_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/311/carolliny_vieira_-_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/312/anna_beatriz_-_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/313/anna_beatriz_-_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/314/wesley_souza_-_plantas_medicinais.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/315/wesley_souza_-_saude_mental.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/316/luiz_henrique_-_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/317/pedro_vinicius_-_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/318/pedro_vinicius_-_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/319/ana_keli_-_plantas_med.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/320/ana_keli_-_plantas_med2.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/321/gustavo_chaves_-_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/322/gustavo_chaves_-_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/323/maria_clara_-_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/324/maria_clara_-_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/327/sthefany_-_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/328/sthefany_-_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/329/lucas_-_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/330/lucas_-_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/331/alexsa_-_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/332/pedro_vincius_-_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/333/pedro_vincius_-_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/334/pedro_vinicius_-_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/335/anna_beatriz_-_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/336/camylla_-_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/337/anny_beatriz_-_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/338/anny_beatriz_-_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/339/luiz_guilherme_-_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/340/luiz_guilherme_-_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/341/maria_gabriella_-_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/342/maria_gabriella_-_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/343/carolliny_-_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/344/carolliny_-_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/345/ana_keli_-_mulheres_1.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/346/ana_keli_-_mulheres_2.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/347/maria_clara_-_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/348/maria_clara_-_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/349/gustavo_-_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/351/anna_maria_-_mulheres_1.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/352/anna_maria_-_mulheres_2.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/353/agilla_-_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/325/luiz_henrique_-_anteprojeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/350/luiz_henrique_-_anteprojeto_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/262/relatorio_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/292/relatorio_-_comissao_de_meio_ambiente_e_direito_do_pcd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2024/354/relatorio_de_acao_da_comissao_de_direito_das_mulheres.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="174.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>