--- v1 (2026-02-08)
+++ v2 (2026-05-26)
@@ -54,1104 +54,1104 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Re</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Carla Maynne das Neves Costa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/355/req_1_-_carla_maynne.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/355/req_1_-_carla_maynne.pdf</t>
   </si>
   <si>
     <t>Oficina cultural de arte e artesanato para comunidade da folha 34.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Emanuelly Cordeiro Silva</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/356/req_2_-_emanuelly_cordeiro.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/356/req_2_-_emanuelly_cordeiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de Feira Cultural em na escola Francisca de Oliveira.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Pedro Nogueira de Carvalho Leal</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/357/req_3_-_pedro_nogueira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/357/req_3_-_pedro_nogueira.pdf</t>
   </si>
   <si>
     <t>Criação de grupos de capoeira na comunidade da Folha 34 - Nova Marabá.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sâmella Alves dos Santos</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Distribuição de kits de materiais escolares e uniforme para os alunos da rede pública municipal de Marabá.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/359/req_5_-_carla_maynne.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/359/req_5_-_carla_maynne.pdf</t>
   </si>
   <si>
     <t>Revitalização da EMEF Francisca de Oliveira Lima.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/360/req_6_-_emanuelly_cordeiro.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/360/req_6_-_emanuelly_cordeiro.pdf</t>
   </si>
   <si>
     <t>Implantação do horário integral na EMEF Francisca de Oliveira Lima.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/361/req_7_-_pedro_nogueira.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/361/req_7_-_pedro_nogueira.pdf</t>
   </si>
   <si>
     <t>Implantação de um trailer itinerante de leitura.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/362/req_8_-_samella.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/362/req_8_-_samella.pdf</t>
   </si>
   <si>
     <t>Criação de grupos de danças para os alunos da escola Francisca de Oliveira.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Thaylla Rodrigues dos Santos Pereira</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/363/req_9_-_thaylla_rodrigues.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/363/req_9_-_thaylla_rodrigues.pdf</t>
   </si>
   <si>
     <t>Realização de visita ao museu municipal de Marabá – Escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/364/req_10_-_thaylla_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/364/req_10_-_thaylla_.pdf</t>
   </si>
   <si>
     <t>Instalação de um bicicletário na escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Arthur Francis Bastos de Lima</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/365/req_11_-_arthur_francis.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/365/req_11_-_arthur_francis.pdf</t>
   </si>
   <si>
     <t>Realização de oficina de artesanato - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/366/req_12_-_arthur.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/366/req_12_-_arthur.pdf</t>
   </si>
   <si>
     <t>Instalação de 2 climatizadores evaporativos industrial na quadra de esporte – escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Iasmin Raielly Santiago dos Santos</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/367/req_13_-_iasmyn_raielly.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/367/req_13_-_iasmyn_raielly.pdf</t>
   </si>
   <si>
     <t>Realização de aulas capoeira e danças regionais para a valorização da cultura na Escola Basílio Miguel localizada no bairro Amapá.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Revitalização do espaço atrás da escola Basílio Miguel para atividades recreativas e pedagógicas.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luysa Vallentina Texeira de Araújo</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/369/req_15_-_luysa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/369/req_15_-_luysa.pdf</t>
   </si>
   <si>
     <t>Oficinas de teatro - Escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/370/req_16_-_luysa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/370/req_16_-_luysa.pdf</t>
   </si>
   <si>
     <t>Instalação de 04 ventiladores no pátio da escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sarah Cristina Santos Macedo</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/371/req_17_-_sarah_cristina.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/371/req_17_-_sarah_cristina.pdf</t>
   </si>
   <si>
     <t>Implementação de Aulas de Danças como o Balé na Escola São Francisco.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Carlos Eduardo Silva da Paz</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/372/req_25_-_carlos_da_paz.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/372/req_25_-_carlos_da_paz.pdf</t>
   </si>
   <si>
     <t>Revitalização das paredes da Escola São José com pinturas lúdicas e infantis.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/373/req_26_-_carlos_da_paz.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/373/req_26_-_carlos_da_paz.pdf</t>
   </si>
   <si>
     <t>Implantação da Trilha de Conscientização e Conservação do Patrimônio Público na Escola São José.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Sophia Cristyne Brito Vera</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/374/req_28_-_sophia_vera.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/374/req_28_-_sophia_vera.pdf</t>
   </si>
   <si>
     <t>Construção de um parque/praça voltado para o lazer infantil na Vila São José, KM 08.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/375/req_29_-_sophia_vera.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/375/req_29_-_sophia_vera.pdf</t>
   </si>
   <si>
     <t>Ampliação do acervo de livros da Biblioteca da Escola São José.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Marine Laura Rocha Xavier Iaghi Salame</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/376/req_31_-_marine_laura.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/376/req_31_-_marine_laura.pdf</t>
   </si>
   <si>
     <t>Criação de mais creches com tempo integral na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/377/req_32_-_marine_laura.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/377/req_32_-_marine_laura.pdf</t>
   </si>
   <si>
     <t>Instalação de esculturas que retratem as lendas marabaenses em praças públicas da cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Maria Sophia da Silva Souza</t>
   </si>
   <si>
     <t>Implantação de quadras esportivas acompanhadas de áreas arborizadas nas escolas de Marabá-PA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/379/req_34_-_maria_sophia.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/379/req_34_-_maria_sophia.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de carimbó nas escolas de Marabá-PA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Esther Rodrigues Sousa</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/380/req_35_-_esther_rodrigues.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/380/req_35_-_esther_rodrigues.pdf</t>
   </si>
   <si>
     <t>Implantação de projetos educativos sobre o Estatuto da Criança e do Adolescente (ECA) nas escolas de Marabá-PA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/381/req_36_-_esther_rodrigues.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/381/req_36_-_esther_rodrigues.pdf</t>
   </si>
   <si>
     <t>Criação do Festival da Diversidade Cultural e Inclusão Social na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Herique Bismak do Nascimento Silva</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/382/req_37_-_herique_bismak.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/382/req_37_-_herique_bismak.pdf</t>
   </si>
   <si>
     <t>Palestras e Rodas de Conversa com o  tema:  ECA,  na escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/383/req_38_-_herique_bismak.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/383/req_38_-_herique_bismak.pdf</t>
   </si>
   <si>
     <t>Divulgação e Premiação do dia do Esporte para a comunidade da escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Malu Medeiros Ramos</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/384/req_39_-_malu_medeiros.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/384/req_39_-_malu_medeiros.pdf</t>
   </si>
   <si>
     <t>Reforma e Instalação dos banheiros da quadra da Escola Doralice – Belo Horizonte - Marabá.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/385/req_40_-_malu_medeiros.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/385/req_40_-_malu_medeiros.pdf</t>
   </si>
   <si>
     <t>Carro automotivo, faixas e palestrantes que aborde o tema de Combate à Queimadas na   escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Millena de Almeida Carvalho</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/386/req_41_-_millena_almeida.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/386/req_41_-_millena_almeida.pdf</t>
   </si>
   <si>
     <t>Palestrantes e Curso de Teatro na escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/387/req_42_-_millena_almeida.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/387/req_42_-_millena_almeida.pdf</t>
   </si>
   <si>
     <t>Arrecadar instrumentos para compor o Coral da escola Doralice – Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Sarah Karoline Silva Magalhães</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/388/req_43_-_sarah_karoline.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/388/req_43_-_sarah_karoline.pdf</t>
   </si>
   <si>
     <t>Reativar o Laboratório de Informática da  escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/389/req_44_-_sarah_karoline.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/389/req_44_-_sarah_karoline.pdf</t>
   </si>
   <si>
     <t>Construção de um Teatro para eventos na  escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>João Miguel do Nascimento Lima</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/390/req_45_-_joao_miguel.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/390/req_45_-_joao_miguel.pdf</t>
   </si>
   <si>
     <t>Proposta de contratação de Psicólogo Escolar.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Lunna Costa dos Santos</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/391/req_46_-_lunna_costa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/391/req_46_-_lunna_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Parquinho Escolar.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Pedro Henrique Simões Caixeta</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/392/req_47_-_pedro_caixeta.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/392/req_47_-_pedro_caixeta.pdf</t>
   </si>
   <si>
     <t>Implementação de aulas de educação financeira.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Victoria Mariah Oliveira Gonçalves</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/393/req_48_-_victoria_mariah.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/393/req_48_-_victoria_mariah.pdf</t>
   </si>
   <si>
     <t>Programa de Reforço Escolar.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/394/req_49_-_joao_miguel.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/394/req_49_-_joao_miguel.pdf</t>
   </si>
   <si>
     <t>Programa “Amigos da Diversidade” nas Escolas Municipais.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/395/req_50_-_lunna_costa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/395/req_50_-_lunna_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de feira cultural artesanal itinerante.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/396/req_51_-_pedro_caixeta.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/396/req_51_-_pedro_caixeta.pdf</t>
   </si>
   <si>
     <t>Implementação de aulas de dança na escola Luzia Nunes.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/397/req_52_-_victoria_mariah.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/397/req_52_-_victoria_mariah.pdf</t>
   </si>
   <si>
     <t>Projeto Mês da Diversidade Cultural.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Anna Isa Modesto de Carvalho</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/398/req_55_-_anna_isa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/398/req_55_-_anna_isa.pdf</t>
   </si>
   <si>
     <t>Melhoria do ensino nas escolas públicas de Marabá-PA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/399/req_56_-_anna_isa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/399/req_56_-_anna_isa.pdf</t>
   </si>
   <si>
     <t>Mais investimentos em eventos culturais no município de Marabá-PA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/401/anna_isa_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/401/anna_isa_req_3.pdf</t>
   </si>
   <si>
     <t>Melhoria do saneamento básico em bairros de Marabá, principalmente no bairro Liberdade.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/402/anna_isa_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/402/anna_isa_req_4.pdf</t>
   </si>
   <si>
     <t>Transportes coletivos acessíveis para pessoas com deficiência na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/403/esther_rodrigues_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/403/esther_rodrigues_req_3.pdf</t>
   </si>
   <si>
     <t>Instituição da Semana Municipal de Conscientização Ambiental.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/404/esther_rodrigues_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/404/esther_rodrigues_req_4.pdf</t>
   </si>
   <si>
     <t>Rampas, piso tátil e sinalização para pessoas com deficiência na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/405/maria_sophia_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/405/maria_sophia_req_3.pdf</t>
   </si>
   <si>
     <t>Implantação do “Dia Municipal dos Rios” com ações de conscientização nas escolas de Marabá-PA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/406/maria_sophia_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/406/maria_sophia_req_4.pdf</t>
   </si>
   <si>
     <t>Implantação de recursos de acessibilidade em teatros, cinemas e museus de Marabá de Marabá-PA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/407/marine_laura_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/407/marine_laura_req_3.pdf</t>
   </si>
   <si>
     <t>Criação de um museu com esculturas e brinquedos feitos de materiais recicláveis na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/408/marine_laura_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/408/marine_laura_req_4.pdf</t>
   </si>
   <si>
     <t>Escolas mais acessíveis para pessoas com deficiência física e visual.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/409/arthur_francis_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/409/arthur_francis_req_3.pdf</t>
   </si>
   <si>
     <t>Brinquedos sensoriais e inclusivos para alunos com deficiência - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/410/arthur_francis_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/410/arthur_francis_req_4.pdf</t>
   </si>
   <si>
     <t>Realização de uma oficina sobre biodiversidade de ecossistemas - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/411/iasmym_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/411/iasmym_req_3.pdf</t>
   </si>
   <si>
     <t>Realização de uma palestra sobre o consumo consciente da água - Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/412/iasmym_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/412/iasmym_req_4.pdf</t>
   </si>
   <si>
     <t>Instalação piso tátil ou sensorial - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/413/luysa_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/413/luysa_req_3.pdf</t>
   </si>
   <si>
     <t>Construção de uma horta - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/414/luysa_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/414/luysa_req_4.pdf</t>
   </si>
   <si>
     <t>Desenhos da natureza e animais do nosso estado nas paredes da quadra de esportes - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/416/thaylla_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/416/thaylla_req_3.pdf</t>
   </si>
   <si>
     <t>Implantação de um espaço fotobraile – escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/417/thaylla_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/417/thaylla_req_4.pdf</t>
   </si>
   <si>
     <t>Visita no parque zoobotânico de Marabá - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/418/herique_bismak_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/418/herique_bismak_-_req_4.pdf</t>
   </si>
   <si>
     <t>Divulgação do Projeto Construindo um Futuro Sustentável – Escola   Doralice – Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/419/herique_bismak_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/419/herique_bismak_-_req_3.pdf</t>
   </si>
   <si>
     <t>Solicitação de equipamentos de Comunicação por Imagem para escola Doralice – Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/420/malu_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/420/malu_-_req_4.pdf</t>
   </si>
   <si>
     <t>Plantio de mudas frutíferas na escola - Escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/421/malu_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/421/malu_-_req_3.pdf</t>
   </si>
   <si>
     <t>Mapeamento e implantação de espaços com acessibilidade, na escola Doralice –  Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/422/millena_de_almeida_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/422/millena_de_almeida_-_req_4.pdf</t>
   </si>
   <si>
     <t>Projeto Infografia.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/423/millena_de_almeida_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/423/millena_de_almeida_-_req_3.pdf</t>
   </si>
   <si>
     <t>Promover a acessibilidade e inclusão na sala de leitura.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/424/sarah_karoline_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/424/sarah_karoline_-_req_4.pdf</t>
   </si>
   <si>
     <t>Implantação de um Programa de Reflorestamento nas Escolas de Marabá.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/425/sarah_karoline_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/425/sarah_karoline_-_req_3.pdf</t>
   </si>
   <si>
     <t>Construção de Salas de Recursos Multifuncionais na escola Doralice – Belo Horizonte- Marabá.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/426/carla_maynne_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/426/carla_maynne_-_req_3.pdf</t>
   </si>
   <si>
     <t>Campanhas educativas permanentes, em escolas, comunidades, mídia local, para mostrar os riscos à saúde, meio ambiente, segurança, dos males das queimadas.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/427/emanuelly_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/427/emanuelly_-_req_3.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras ecológicas.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/428/pedro_leal_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/428/pedro_leal_-_req_3.pdf</t>
   </si>
   <si>
     <t>Criação de parques verde em Marabá.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/429/samella_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/429/samella_-_req_3.pdf</t>
   </si>
   <si>
     <t>Arborização da cidade de Marabá.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/430/carla_maynne_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/430/carla_maynne_-_req_4.pdf</t>
   </si>
   <si>
     <t>Palestras e oficinas de LIBRAS para alunos da rede pública de Marabá.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/431/emanuelly_silva_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/431/emanuelly_silva_-_req_4.pdf</t>
   </si>
   <si>
     <t>Parques com brinquedos adaptados para crianças com deficiência em Marabá.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/432/pedro_leal_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/432/pedro_leal_-_req_4.pdf</t>
   </si>
   <si>
     <t>Implantação de profissionais especializados nas escolas municipais para atendimento a alunos PCD, com dificuldades de aprendizagem e transtornos globais do desenvolvimento, incluindo acompanhamento às famílias.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/433/samella_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/433/samella_-_req_4.pdf</t>
   </si>
   <si>
     <t>Um mobiliário especial para a aluna Ana Valentina.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/434/joao_miguel_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/434/joao_miguel_-_req_3.pdf</t>
   </si>
   <si>
     <t>Projeto Compreendendo o Aquecimento Global nas Escolas Públicas.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/435/lunna_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/435/lunna_-_req_3.pdf</t>
   </si>
   <si>
     <t>“Verde na Escola: Cultivando Saberes e Sustentabilidade”.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/436/pedro_caixeta_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/436/pedro_caixeta_-_req_3.pdf</t>
   </si>
   <si>
     <t>“Reciclando o futuro: Lixo Zero nas Escolas Públicas”.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Projeto: “O clima em nossas mãos”.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/438/joao_miguel_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/438/joao_miguel_-_req_4.pdf</t>
   </si>
   <si>
     <t>Implementação da Tecnologia Assistiva nas Escolas Públicas.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/439/lunna_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/439/lunna_-_req_4.pdf</t>
   </si>
   <si>
     <t>Implementar o ensino da Língua Brasileira de Sinais nas Escolas Públicas - Libras.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/440/pedro_caixeta_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/440/pedro_caixeta_-_req_4.pdf</t>
   </si>
   <si>
     <t>Construindo a acessibilidade do 1º ao 5º ano nas Escolas Públicas.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>“Pequenos Atos, Grande Inclusão: Construindo Uma Escola Mais Amiga e Acessível”.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Palestras e Ações para Conscientização do Meio Ambiente junto à Comunidade Local.</t>
   </si>
   <si>
     <t>443</t>
   </si>
@@ -1212,1089 +1212,1089 @@
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Solicitação de Materiais Didáticos Adequados para Alunos com Deficiência (PCD).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Capacitação de Profissionais da Saúde sobre Como Lidar com Crises de Alunos com Transtorno do Espectro Autista (TEA), para os funcionários da escola.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Ana Carolina Pereira Conceição</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/450/ana_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/450/ana_-_req_3.pdf</t>
   </si>
   <si>
     <t>Solicitação de plantio de árvores na Vila São José, com prioridade para os arredores da Escola São José.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/451/carlos_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/451/carlos_-_req_3.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de coletores seletivos de lixo na Escola São José.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Sophia Arrais Liberato</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/452/sophia_arrais_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/452/sophia_arrais_-_req_3.pdf</t>
   </si>
   <si>
     <t>Construção de bancos ao redor das árvores existentes na escola São José.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/453/sophia_vera_-_req_3.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/453/sophia_vera_-_req_3.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Horta Escolar na Escola São José.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/454/arthur_requerimento_direito.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/454/arthur_requerimento_direito.docx</t>
   </si>
   <si>
     <t>Aula sobre primeiros socorros pelos profissionais da saúde - escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/455/arthur_requerimento_saude.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/455/arthur_requerimento_saude.docx</t>
   </si>
   <si>
     <t>Rodas de conversas com psicólogas com foco nas relações pessoais e interpessoais.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/456/palestras_nas_escolas_-_iasmym_raielly.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/456/palestras_nas_escolas_-_iasmym_raielly.pdf</t>
   </si>
   <si>
     <t>Palestra sobre a Lei Maria da Penha nas escolas.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/457/oficina_sobre_higienizacao_-_iasmym_raielly.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/457/oficina_sobre_higienizacao_-_iasmym_raielly.pdf</t>
   </si>
   <si>
     <t>Realização de uma oficina sobre higienização saúde bocal com doações de escovas e pastas - Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/458/kit_portatil_-_luysa_vallentina.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/458/kit_portatil_-_luysa_vallentina.pdf</t>
   </si>
   <si>
     <t>Kit portátil de primeiros socorros.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/459/patestra_sobre_direito_da_mulher_-_luysa_vallentina.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/459/patestra_sobre_direito_da_mulher_-_luysa_vallentina.pdf</t>
   </si>
   <si>
     <t>Realização de uma palestra com uma especialista sobre o direito da Mulher na escola Basílio Miguel – bairro Amapá.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/460/thailla_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/460/thailla_-_req_6.pdf</t>
   </si>
   <si>
     <t>Palestra e vacinação HPV para toda comunidade do bairro Amapá – utilizando escola Basílio Miguel como local de vacinação.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/461/aumento_de_viaturas_-_anna_isa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/461/aumento_de_viaturas_-_anna_isa.pdf</t>
   </si>
   <si>
     <t>Aumento do número de viaturas e da equipe da Patrulha Maria da Penha e da Delegacia da Mulher nas ruas da cidade de Marabá – PA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/462/criacao_de_hospital_-_anna_isa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/462/criacao_de_hospital_-_anna_isa.pdf</t>
   </si>
   <si>
     <t>Criação de um Hospital da Mulher na cidade de Marabá – PA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/463/esther_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/463/esther_-_req_5.pdf</t>
   </si>
   <si>
     <t>Criação do projeto “Outubro Rosa o Ano Todo”, com o objetivo de manter, durante todo o ano, ações de prevenção e informação sobre o câncer de mama na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/464/esther_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/464/esther_-_req_6.pdf</t>
   </si>
   <si>
     <t>Criação do projeto “Mulher em Foco”, com ações culturais e educativas que valorizem as mulheres e fortaleçam seus direitos na cidade de Marabá.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/465/palestras_educativas_sobre_machismo_-_maria_sophia.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/465/palestras_educativas_sobre_machismo_-_maria_sophia.pdf</t>
   </si>
   <si>
     <t>Criação de campanhas e palestras educativas nas escolas de Marabá sobre o combate ao machismo, ao preconceito e a valorização das mulheres.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/466/campanhas_educativas-_maria_sophia.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/466/campanhas_educativas-_maria_sophia.pdf</t>
   </si>
   <si>
     <t>Realização de campanhas educativas e de apoio às mulheres que enfrentam o câncer de mama.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/467/espaco_de_acolhimento_-_marine_laura.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/467/espaco_de_acolhimento_-_marine_laura.pdf</t>
   </si>
   <si>
     <t>Espaço de acolhimento para mulheres que passam por separação na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/468/instalacao_de_upas_-_mariane_laura.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/468/instalacao_de_upas_-_mariane_laura.pdf</t>
   </si>
   <si>
     <t>Instalação de UPAs com equipamentos e médicos especializados para tratar o câncer de mama na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/469/herique_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/469/herique_-_req_5.pdf</t>
   </si>
   <si>
     <t>Fornecimento de pessoal e material para ministrar oficinas.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/470/herique_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/470/herique_-_req_6.pdf</t>
   </si>
   <si>
     <t>Educação Emocional.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/471/modelo_de_requerimento_ii_milena_auto_cuidado.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/471/modelo_de_requerimento_ii_milena_auto_cuidado.docx</t>
   </si>
   <si>
     <t>Saúde mental e Bem-Estar.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/472/modelo_de_requerimento_milena_pronto.docx</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/472/modelo_de_requerimento_milena_pronto.docx</t>
   </si>
   <si>
     <t>Saúde física , mental e o bem estar das mulheres.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/473/malu_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/473/malu_-_req_5.pdf</t>
   </si>
   <si>
     <t>Atendimento especializado em Saúde Mental para alunos e profissionais da educação.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/474/malu_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/474/malu_-_req_6.pdf</t>
   </si>
   <si>
     <t>Políticas de proteção e educação à mulher.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/475/sarah_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/475/sarah_-_req_5.pdf</t>
   </si>
   <si>
     <t>Promoção de ações e campanhas voltadas ao alto cuidado e a valorização dos profissionais da saúde.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/476/sarah_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/476/sarah_-_req_6.pdf</t>
   </si>
   <si>
     <t>Criação de ações de Programas voltados a Proteção e Empoderamente da Mulher no âmbito municipal.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/477/grupo_de_apoio_-_carla_maynne.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/477/grupo_de_apoio_-_carla_maynne.pdf</t>
   </si>
   <si>
     <t>Criação de grupos de apoio na fl 34-Nova Marabá.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/478/patestras_-_carla_maynne.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/478/patestras_-_carla_maynne.pdf</t>
   </si>
   <si>
     <t>Palestras de conscientização e respeito sobre direitos da mulher direcionado para o público masculino.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/479/oficina-_emanuelly.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/479/oficina-_emanuelly.pdf</t>
   </si>
   <si>
     <t>Oficina de Primeiros Socorros e Prevenção de Acidentes na Emef Francisca de Oliveira Lima.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/480/espaco_acolhimento_-_emanuelly.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/480/espaco_acolhimento_-_emanuelly.pdf</t>
   </si>
   <si>
     <t>Criação de Espaços de Acolhimento para Mulheres em Situação de Rua.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/481/pedro_leal_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/481/pedro_leal_-_req_5.pdf</t>
   </si>
   <si>
     <t>Implantação de Plantão Psicológico para Professores da rede pública de Marabá.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/482/pedro_leal_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/482/pedro_leal_-_req_6.pdf</t>
   </si>
   <si>
     <t>Criação de Grupo de Apoio à Saúde Mental da Mulher.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/483/samella_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/483/samella_-_req_5.pdf</t>
   </si>
   <si>
     <t>Promoção de Ciclos de Roda de Conversa sobre Saúde Integral e Bem-Estar Comunitário na Emef Francisca de Oliveira Lima.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/484/samella_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/484/samella_-_req_6.pdf</t>
   </si>
   <si>
     <t>Criação de Projetos Esportivos para as alunas da Emef Francisca de Oliveira Lima.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/485/joao_miguel_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/485/joao_miguel_-_req_5.pdf</t>
   </si>
   <si>
     <t>Educação sobre Direitos da Mulher.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/486/joao_miguel_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/486/joao_miguel_-_req_6.pdf</t>
   </si>
   <si>
     <t>Campanha de Intensificação da Cobertura Vacinal nas Escolas Públicas.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/487/lunna_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/487/lunna_-_req_5.pdf</t>
   </si>
   <si>
     <t>Projeto de Teatro nas Escolar Municipais sobre o Protagonismo Feminino.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/488/lunna_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/488/lunna_-_req_6.pdf</t>
   </si>
   <si>
     <t>Projeto “Meu Corpo, Minha Vida: Conversas sobre Saúde Feminina na Escola”.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/489/pedro_caixeta_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/489/pedro_caixeta_-_req_5.pdf</t>
   </si>
   <si>
     <t>Conscientização sobre Violência contra a Mulher.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/490/pedro_caixeta_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/490/pedro_caixeta_-_req_6.pdf</t>
   </si>
   <si>
     <t>“Cantos da Calma” e oficinas de gerenciamento emocional nas Escolas Municipais para promover a saúde mental dos alunos.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/491/victoria_mariah_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/491/victoria_mariah_-_req_5.pdf</t>
   </si>
   <si>
     <t>Feira de Empreendedorismo Feminino.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/492/victoria_mariah_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/492/victoria_mariah_-_req_6.pdf</t>
   </si>
   <si>
     <t>Programa Lúdico de Higiene Bucal.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/493/roda_de_conversa_com_psicologas_-_sarah_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/493/roda_de_conversa_com_psicologas_-_sarah_.pdf</t>
   </si>
   <si>
     <t>Rodas de Conversa com Psicólogas na Escola São Francisco, direcionada especialmente para as Mulheres da Comunidade e da Escola.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/494/implantacao_de_upa_-_sarah_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/494/implantacao_de_upa_-_sarah_.pdf</t>
   </si>
   <si>
     <t>Implantação De Uma Unidade De Pronto Atendimento (Upa) No Bairro Aeroporto.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/495/cursos_de_autocuidado_-_vanderson.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/495/cursos_de_autocuidado_-_vanderson.pdf</t>
   </si>
   <si>
     <t>Cursos de Autocuidado e Automaquiagem com Certificado para a Comunidade Local.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/496/vanderson_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/496/vanderson_-_req_6.pdf</t>
   </si>
   <si>
     <t>Implementação De Uma Clínica Especializada Em Saúde Mental Para Pessoas Com Necessidade De Acompanhamento Psicológico.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/497/marcos_-_req_5.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/497/marcos_-_req_5.pdf</t>
   </si>
   <si>
     <t>Requerimento de Cursos de Empregabilidade e Empoderamento Feminino para Mulheres da Comunidade.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/498/marcos_-_req_6.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/498/marcos_-_req_6.pdf</t>
   </si>
   <si>
     <t>Implantação De Um Posto De Saúde No Bairro Aeroporto E Entorno.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Implementação de Casa de Apoio para Mulheres em Situação de Violência na Comunidade do Bairro Aeroporto.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Atendimento Odontológico E Oftalmológico Para Os Alunos Da Escola São Francisco.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/501/ana_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/501/ana_-_req_4.pdf</t>
   </si>
   <si>
     <t>Criação de um núcleo especializado de atenção às mulheres vítimas de violência doméstica para atender a Vila São José e outras localidades da Zona Rural.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/502/carlos_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/502/carlos_-_req_4.pdf</t>
   </si>
   <si>
     <t>Implantação de um Centro de Saúde especializado em atendimento as mulheres na Vila São José para garantir maiores condições tratamento.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/503/sophia_vera_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/503/sophia_vera_-_req_4.pdf</t>
   </si>
   <si>
     <t>Implementação de Apoio À Ação de Combate à Violência contra a Mulher que já acontece há mais de três anos na Escola São José - Realizado em alusão ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/504/sophia_arrais_-_req_4.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/504/sophia_arrais_-_req_4.pdf</t>
   </si>
   <si>
     <t>Criação do Projeto Roda Livre - Roda de conversas com apoio de psicólogo para o diálogo e interações de pessoas que tenham passado por situações de violência e traumáticas.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/507/dia_municipal_de_acoes_de_graca_ao_idoso-_arthur.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/507/dia_municipal_de_acoes_de_graca_ao_idoso-_arthur.pdf</t>
   </si>
   <si>
     <t>Designação de um dia municipal de ações de graça pela vida do idoso.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/508/construcao_de_academias_em_3_nucleos_-_iasmym.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/508/construcao_de_academias_em_3_nucleos_-_iasmym.pdf</t>
   </si>
   <si>
     <t>Construção de academias nos 03 núcleos da cidade.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/509/centro_de_lazer_para_idosos-_luysa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/509/centro_de_lazer_para_idosos-_luysa.pdf</t>
   </si>
   <si>
     <t>Construção de um centro de lazer para o idoso.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/510/palestras_e_oficinas_sobre_cuidados_ao_idosos_nas_escolas-_thaylla.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/510/palestras_e_oficinas_sobre_cuidados_ao_idosos_nas_escolas-_thaylla.pdf</t>
   </si>
   <si>
     <t>Realização de oficinas e palestras nas escolas sobre os cuidados com o idoso.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/511/casa_de_apoio-_anna_isa.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/511/casa_de_apoio-_anna_isa.pdf</t>
   </si>
   <si>
     <t>Casa de Apoio para Idosos no município de Marabá-PA.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/512/criacao_dia_municipal_do_idoso-_esther_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/512/criacao_dia_municipal_do_idoso-_esther_.pdf</t>
   </si>
   <si>
     <t>Criação do Dia Municipal do Idoso no calendário oficial do município de Marabá.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/513/melhoria_do_atendimento_de_saude_ao_idoso-_maria_sophia.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/513/melhoria_do_atendimento_de_saude_ao_idoso-_maria_sophia.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento de saúde ao idoso na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Criação de um museu com esculturas e artes históricas para valorização da memória dos idosos na cidade de Marabá-PA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/515/espaco_de_acolhimento_comunitario_ao_idoso-_henrique.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/515/espaco_de_acolhimento_comunitario_ao_idoso-_henrique.pdf</t>
   </si>
   <si>
     <t>Implemetação de Espaço de Acolhimento ao  Idoso em Nossa Comunidade.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/516/garantia_de_direitos_do_idoso-_malu.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/516/garantia_de_direitos_do_idoso-_malu.pdf</t>
   </si>
   <si>
     <t>Implementação de Medidas de Garantia do Direito do Idoso.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Atendimento Domiciliar aos Idosos da nossa Comunidade.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/518/reducao_do_isolamento_do_idoso-_sarah_karoline.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/518/reducao_do_isolamento_do_idoso-_sarah_karoline.pdf</t>
   </si>
   <si>
     <t>Redução do Isolamento e Cuidado com a Autoestima dos Idosos.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/519/instalacao_de_uma_academia_ao_ar_livre-_carla_maynne.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/519/instalacao_de_uma_academia_ao_ar_livre-_carla_maynne.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de uma Academia ao Ar Livre com acompanhamento de instrutores, destinada prioritariamente ao atendimento da população idosa.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/520/casas_de_acolhimento_para_idosos_-_emanully.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/520/casas_de_acolhimento_para_idosos_-_emanully.pdf</t>
   </si>
   <si>
     <t>CASAS DE ACOLHIMENTO INSTITUCIONAL PARA IDOSOS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/521/passeios_coletivos_-_pedro.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/521/passeios_coletivos_-_pedro.pdf</t>
   </si>
   <si>
     <t>Passeios coletivos para pessoas idosas.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/522/atendimento_em_domicilio_-_samella.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/522/atendimento_em_domicilio_-_samella.pdf</t>
   </si>
   <si>
     <t>Atendimento em domicílio multidisciplinar com psicólogo, nutricionista e fisioterapeuta para pessoas com mais de 65 anos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/523/inclusao_digital_de_idosos-_joao_miguel.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/523/inclusao_digital_de_idosos-_joao_miguel.pdf</t>
   </si>
   <si>
     <t>“Netos e Avós Conectados” para inclusão digital de idosos.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/524/garantia_de_direitos_do_idoso_na_comunidade-_lunna.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/524/garantia_de_direitos_do_idoso_na_comunidade-_lunna.pdf</t>
   </si>
   <si>
     <t>Implementação de ações para garantir os direitos fundamentais dos idosos na comunidade.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/525/programa_de_transporte_especial_para_idosos-_pedro.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/525/programa_de_transporte_especial_para_idosos-_pedro.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa de Transporte Especial para Idosos.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/526/programa_de_convivencia_intergeracional-_victoria.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/526/programa_de_convivencia_intergeracional-_victoria.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa de Convivência Intergeracional.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/527/construcao_de_espaco_de_convivencia-_ana_carolina_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/527/construcao_de_espaco_de_convivencia-_ana_carolina_.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço de convivência e saúde na Vila São José para os idosos.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/528/criacao_do_dia_da_saude_do_idoso-_carlos_eduardo.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/528/criacao_do_dia_da_saude_do_idoso-_carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Criação do Dia da Saúde do Idoso no município de Marabá-PA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Criação de um espaço na Vila São José para a prática de atividades físicas para os idosos.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_adote_um_vovo-_sophia_.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_adote_um_vovo-_sophia_.pdf</t>
   </si>
   <si>
     <t>Criação de um Projeto governamental "Adote um vovô".</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/532/programa_de_integracao_e_apoio_ao_idoso-_sarah.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/532/programa_de_integracao_e_apoio_ao_idoso-_sarah.pdf</t>
   </si>
   <si>
     <t>Programa de Integração e Apoio ao Idoso.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/533/casa_de_apoio_para_idosos-_vanderson.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/533/casa_de_apoio_para_idosos-_vanderson.pdf</t>
   </si>
   <si>
     <t>Casa de Apoio para Idosos no bairro Aeroporto.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/534/clinica_especializada_para_pessoas_idosas-_marcos.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/534/clinica_especializada_para_pessoas_idosas-_marcos.pdf</t>
   </si>
   <si>
     <t>Clínica Especializada para Pessoas Idosas no bairro Aeroporto.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/535/implementacao_de_atividades_fisicas_gratuitas-_jonata.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/535/implementacao_de_atividades_fisicas_gratuitas-_jonata.pdf</t>
   </si>
   <si>
     <t>Implementação de atividades físicas gratuitas para idosos no bairro Aeroporto.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>Relatório de Comissão</t>
   </si>
   <si>
     <t>CE - COMISSÃO DE EDUCAÇÃO - LUZIA NUNES</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/400/relatorio_-_comissao_de_educacao.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/400/relatorio_-_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Relatório da Comissão de Educação.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>CDPCD - COMISSÃO DE DIREITO DA PESSOA COM DEFICIÊNCIA - BASÍLIO MIGUEL</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/415/relatorio_comissao_pcd.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/415/relatorio_comissao_pcd.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DA COMISSÃO DO DIREITO DAS PESSOAS COM DEFICIÊCIA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>CDM - COMISSÃO DOS DIREITOS DAS MULHERES - BOTINHO ENCANTADO</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/505/relatorio_da_comissao_de_saude.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/505/relatorio_da_comissao_de_saude.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE AÇÃO DA COMISSÃO DE SAÚDE</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>CDM - COMISSÃO DE DIREITO DAS MULHERES - SÃO FRANCISCO</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/506/relatorio_comissao_de_direito_da_mulher.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/506/relatorio_comissao_de_direito_da_mulher.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE AÇÃO DA COMISSÃO DE DIREITOS DA MULHER</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>CDI - COMISSÃO DE DIREITO DO IDOSO - DORALICE ANDRADE</t>
   </si>
   <si>
-    <t>https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/531/relatorio_da_comissao_de_direito_do_idoso.pdf</t>
+    <t>http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/531/relatorio_da_comissao_de_direito_do_idoso.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE AÇÕES DA COMISSÃO DE DIREITO DO IDOSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2601,68 +2601,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/355/req_1_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/356/req_2_-_emanuelly_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/357/req_3_-_pedro_nogueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/359/req_5_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/360/req_6_-_emanuelly_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/361/req_7_-_pedro_nogueira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/362/req_8_-_samella.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/363/req_9_-_thaylla_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/364/req_10_-_thaylla_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/365/req_11_-_arthur_francis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/366/req_12_-_arthur.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/367/req_13_-_iasmyn_raielly.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/369/req_15_-_luysa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/370/req_16_-_luysa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/371/req_17_-_sarah_cristina.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/372/req_25_-_carlos_da_paz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/373/req_26_-_carlos_da_paz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/374/req_28_-_sophia_vera.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/375/req_29_-_sophia_vera.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/376/req_31_-_marine_laura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/377/req_32_-_marine_laura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/379/req_34_-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/380/req_35_-_esther_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/381/req_36_-_esther_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/382/req_37_-_herique_bismak.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/383/req_38_-_herique_bismak.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/384/req_39_-_malu_medeiros.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/385/req_40_-_malu_medeiros.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/386/req_41_-_millena_almeida.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/387/req_42_-_millena_almeida.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/388/req_43_-_sarah_karoline.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/389/req_44_-_sarah_karoline.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/390/req_45_-_joao_miguel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/391/req_46_-_lunna_costa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/392/req_47_-_pedro_caixeta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/393/req_48_-_victoria_mariah.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/394/req_49_-_joao_miguel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/395/req_50_-_lunna_costa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/396/req_51_-_pedro_caixeta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/397/req_52_-_victoria_mariah.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/398/req_55_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/399/req_56_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/401/anna_isa_req_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/402/anna_isa_req_4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/403/esther_rodrigues_req_3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/404/esther_rodrigues_req_4.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/405/maria_sophia_req_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/406/maria_sophia_req_4.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/407/marine_laura_req_3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/408/marine_laura_req_4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/409/arthur_francis_req_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/410/arthur_francis_req_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/411/iasmym_req_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/412/iasmym_req_4.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/413/luysa_req_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/414/luysa_req_4.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/416/thaylla_req_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/417/thaylla_req_4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/418/herique_bismak_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/419/herique_bismak_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/420/malu_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/421/malu_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/422/millena_de_almeida_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/423/millena_de_almeida_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/424/sarah_karoline_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/425/sarah_karoline_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/426/carla_maynne_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/427/emanuelly_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/428/pedro_leal_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/429/samella_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/430/carla_maynne_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/431/emanuelly_silva_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/432/pedro_leal_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/433/samella_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/434/joao_miguel_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/435/lunna_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/436/pedro_caixeta_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/438/joao_miguel_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/439/lunna_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/440/pedro_caixeta_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/450/ana_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/451/carlos_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/452/sophia_arrais_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/453/sophia_vera_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/454/arthur_requerimento_direito.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/455/arthur_requerimento_saude.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/456/palestras_nas_escolas_-_iasmym_raielly.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/457/oficina_sobre_higienizacao_-_iasmym_raielly.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/458/kit_portatil_-_luysa_vallentina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/459/patestra_sobre_direito_da_mulher_-_luysa_vallentina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/460/thailla_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/461/aumento_de_viaturas_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/462/criacao_de_hospital_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/463/esther_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/464/esther_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/465/palestras_educativas_sobre_machismo_-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/466/campanhas_educativas-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/467/espaco_de_acolhimento_-_marine_laura.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/468/instalacao_de_upas_-_mariane_laura.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/469/herique_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/470/herique_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/471/modelo_de_requerimento_ii_milena_auto_cuidado.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/472/modelo_de_requerimento_milena_pronto.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/473/malu_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/474/malu_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/475/sarah_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/476/sarah_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/477/grupo_de_apoio_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/478/patestras_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/479/oficina-_emanuelly.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/480/espaco_acolhimento_-_emanuelly.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/481/pedro_leal_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/482/pedro_leal_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/483/samella_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/484/samella_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/485/joao_miguel_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/486/joao_miguel_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/487/lunna_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/488/lunna_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/489/pedro_caixeta_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/490/pedro_caixeta_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/491/victoria_mariah_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/492/victoria_mariah_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/493/roda_de_conversa_com_psicologas_-_sarah_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/494/implantacao_de_upa_-_sarah_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/495/cursos_de_autocuidado_-_vanderson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/496/vanderson_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/497/marcos_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/498/marcos_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/501/ana_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/502/carlos_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/503/sophia_vera_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/504/sophia_arrais_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/507/dia_municipal_de_acoes_de_graca_ao_idoso-_arthur.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/508/construcao_de_academias_em_3_nucleos_-_iasmym.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/509/centro_de_lazer_para_idosos-_luysa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/510/palestras_e_oficinas_sobre_cuidados_ao_idosos_nas_escolas-_thaylla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/511/casa_de_apoio-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/512/criacao_dia_municipal_do_idoso-_esther_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/513/melhoria_do_atendimento_de_saude_ao_idoso-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/515/espaco_de_acolhimento_comunitario_ao_idoso-_henrique.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/516/garantia_de_direitos_do_idoso-_malu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/518/reducao_do_isolamento_do_idoso-_sarah_karoline.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/519/instalacao_de_uma_academia_ao_ar_livre-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/520/casas_de_acolhimento_para_idosos_-_emanully.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/521/passeios_coletivos_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/522/atendimento_em_domicilio_-_samella.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/523/inclusao_digital_de_idosos-_joao_miguel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/524/garantia_de_direitos_do_idoso_na_comunidade-_lunna.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/525/programa_de_transporte_especial_para_idosos-_pedro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/526/programa_de_convivencia_intergeracional-_victoria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/527/construcao_de_espaco_de_convivencia-_ana_carolina_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/528/criacao_do_dia_da_saude_do_idoso-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_adote_um_vovo-_sophia_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/532/programa_de_integracao_e_apoio_ao_idoso-_sarah.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/533/casa_de_apoio_para_idosos-_vanderson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/534/clinica_especializada_para_pessoas_idosas-_marcos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/535/implementacao_de_atividades_fisicas_gratuitas-_jonata.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/400/relatorio_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/415/relatorio_comissao_pcd.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/505/relatorio_da_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/506/relatorio_comissao_de_direito_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/531/relatorio_da_comissao_de_direito_do_idoso.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/355/req_1_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/356/req_2_-_emanuelly_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/357/req_3_-_pedro_nogueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/359/req_5_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/360/req_6_-_emanuelly_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/361/req_7_-_pedro_nogueira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/362/req_8_-_samella.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/363/req_9_-_thaylla_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/364/req_10_-_thaylla_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/365/req_11_-_arthur_francis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/366/req_12_-_arthur.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/367/req_13_-_iasmyn_raielly.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/369/req_15_-_luysa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/370/req_16_-_luysa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/371/req_17_-_sarah_cristina.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/372/req_25_-_carlos_da_paz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/373/req_26_-_carlos_da_paz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/374/req_28_-_sophia_vera.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/375/req_29_-_sophia_vera.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/376/req_31_-_marine_laura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/377/req_32_-_marine_laura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/379/req_34_-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/380/req_35_-_esther_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/381/req_36_-_esther_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/382/req_37_-_herique_bismak.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/383/req_38_-_herique_bismak.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/384/req_39_-_malu_medeiros.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/385/req_40_-_malu_medeiros.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/386/req_41_-_millena_almeida.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/387/req_42_-_millena_almeida.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/388/req_43_-_sarah_karoline.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/389/req_44_-_sarah_karoline.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/390/req_45_-_joao_miguel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/391/req_46_-_lunna_costa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/392/req_47_-_pedro_caixeta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/393/req_48_-_victoria_mariah.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/394/req_49_-_joao_miguel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/395/req_50_-_lunna_costa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/396/req_51_-_pedro_caixeta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/397/req_52_-_victoria_mariah.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/398/req_55_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/399/req_56_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/401/anna_isa_req_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/402/anna_isa_req_4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/403/esther_rodrigues_req_3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/404/esther_rodrigues_req_4.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/405/maria_sophia_req_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/406/maria_sophia_req_4.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/407/marine_laura_req_3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/408/marine_laura_req_4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/409/arthur_francis_req_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/410/arthur_francis_req_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/411/iasmym_req_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/412/iasmym_req_4.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/413/luysa_req_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/414/luysa_req_4.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/416/thaylla_req_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/417/thaylla_req_4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/418/herique_bismak_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/419/herique_bismak_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/420/malu_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/421/malu_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/422/millena_de_almeida_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/423/millena_de_almeida_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/424/sarah_karoline_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/425/sarah_karoline_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/426/carla_maynne_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/427/emanuelly_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/428/pedro_leal_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/429/samella_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/430/carla_maynne_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/431/emanuelly_silva_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/432/pedro_leal_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/433/samella_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/434/joao_miguel_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/435/lunna_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/436/pedro_caixeta_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/438/joao_miguel_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/439/lunna_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/440/pedro_caixeta_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/450/ana_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/451/carlos_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/452/sophia_arrais_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/453/sophia_vera_-_req_3.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/454/arthur_requerimento_direito.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/455/arthur_requerimento_saude.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/456/palestras_nas_escolas_-_iasmym_raielly.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/457/oficina_sobre_higienizacao_-_iasmym_raielly.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/458/kit_portatil_-_luysa_vallentina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/459/patestra_sobre_direito_da_mulher_-_luysa_vallentina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/460/thailla_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/461/aumento_de_viaturas_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/462/criacao_de_hospital_-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/463/esther_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/464/esther_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/465/palestras_educativas_sobre_machismo_-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/466/campanhas_educativas-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/467/espaco_de_acolhimento_-_marine_laura.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/468/instalacao_de_upas_-_mariane_laura.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/469/herique_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/470/herique_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/471/modelo_de_requerimento_ii_milena_auto_cuidado.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/472/modelo_de_requerimento_milena_pronto.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/473/malu_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/474/malu_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/475/sarah_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/476/sarah_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/477/grupo_de_apoio_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/478/patestras_-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/479/oficina-_emanuelly.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/480/espaco_acolhimento_-_emanuelly.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/481/pedro_leal_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/482/pedro_leal_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/483/samella_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/484/samella_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/485/joao_miguel_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/486/joao_miguel_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/487/lunna_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/488/lunna_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/489/pedro_caixeta_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/490/pedro_caixeta_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/491/victoria_mariah_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/492/victoria_mariah_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/493/roda_de_conversa_com_psicologas_-_sarah_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/494/implantacao_de_upa_-_sarah_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/495/cursos_de_autocuidado_-_vanderson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/496/vanderson_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/497/marcos_-_req_5.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/498/marcos_-_req_6.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/501/ana_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/502/carlos_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/503/sophia_vera_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/504/sophia_arrais_-_req_4.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/507/dia_municipal_de_acoes_de_graca_ao_idoso-_arthur.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/508/construcao_de_academias_em_3_nucleos_-_iasmym.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/509/centro_de_lazer_para_idosos-_luysa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/510/palestras_e_oficinas_sobre_cuidados_ao_idosos_nas_escolas-_thaylla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/511/casa_de_apoio-_anna_isa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/512/criacao_dia_municipal_do_idoso-_esther_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/513/melhoria_do_atendimento_de_saude_ao_idoso-_maria_sophia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/515/espaco_de_acolhimento_comunitario_ao_idoso-_henrique.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/516/garantia_de_direitos_do_idoso-_malu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/518/reducao_do_isolamento_do_idoso-_sarah_karoline.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/519/instalacao_de_uma_academia_ao_ar_livre-_carla_maynne.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/520/casas_de_acolhimento_para_idosos_-_emanully.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/521/passeios_coletivos_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/522/atendimento_em_domicilio_-_samella.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/523/inclusao_digital_de_idosos-_joao_miguel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/524/garantia_de_direitos_do_idoso_na_comunidade-_lunna.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/525/programa_de_transporte_especial_para_idosos-_pedro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/526/programa_de_convivencia_intergeracional-_victoria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/527/construcao_de_espaco_de_convivencia-_ana_carolina_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/528/criacao_do_dia_da_saude_do_idoso-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_adote_um_vovo-_sophia_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/532/programa_de_integracao_e_apoio_ao_idoso-_sarah.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/533/casa_de_apoio_para_idosos-_vanderson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/534/clinica_especializada_para_pessoas_idosas-_marcos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/535/implementacao_de_atividades_fisicas_gratuitas-_jonata.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/400/relatorio_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/415/relatorio_comissao_pcd.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/505/relatorio_da_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/506/relatorio_comissao_de_direito_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlamentomirim.maraba.pa.leg.br/media/sapl/public/materialegislativa/2025/531/relatorio_da_comissao_de_direito_do_idoso.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="194.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>